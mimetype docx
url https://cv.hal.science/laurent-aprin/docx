--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -597,10233 +597,10626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring computational fluid dynamics to assess the role of vegetated planters in urban canyon microclimate regulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+                <w:t xml:space="preserve">Advances in Bio-Based Materials for Construction and Energy Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Agounoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahib Arairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Arayro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natale Arcuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">City and Environment Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cacint.2025.100246⟩</w:t>
+              <w:t xml:space="preserve">Woodhead Publishing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.xiii-xvii. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-32800-8.09991-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265057v1</w:t>
+                <w:t xml:space="preserve">hal-05573652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of irrigated vegetation on urban microclimate: A review</w:t>
+                <w:t xml:space="preserve">Exploring computational fluid dynamics to assess the role of vegetated planters in urban canyon microclimate regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180166⟩</w:t>
+              <w:t xml:space="preserve">City and Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.100246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cacint.2025.100246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210809v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Bubbling on Ignition of PMMA Slab: Change in Thermo-Physical and Thermo-Radiative Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aprin</w:t>
+                <w:t xml:space="preserve">Modelling the impact of irrigated vegetation on urban microclimate: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
+                <w:t xml:space="preserve">Merveil Muanda Lutete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rambaud</w:t>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (4), pp.117. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 997, pp.180166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fire7040117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532406v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition of biobased concretes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Bubbling on Ignition of PMMA Slab: Change in Thermo-Physical and Thermo-Radiative Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sherryhane Labeni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+                <w:t xml:space="preserve">Chloë Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.137423⟩</w:t>
+              <w:t xml:space="preserve">Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (4), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fire7040117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660709v1</w:t>
+                <w:t xml:space="preserve">hal-04532406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ad hoc irrigation piloting for the urban vegetation: How to find the contextually relevant sensors and criteria?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dejean</w:t>
+                <w:t xml:space="preserve">Ignition of biobased concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherryhane Labeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122712⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 440, pp.137423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.137423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749437v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la pollution accidentelle des eaux intérieures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ad hoc irrigation piloting for the urban vegetation: How to find the contextually relevant sensors and criteria?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 370, pp.122712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540206v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project Engineering for the Depollution of Industrial Sites: a Model‐Based and Systems‐of‐Systems Approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de la pollution accidentelle des eaux intérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 493, pp.43-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/inst.12466⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370421v1</w:t>
+                <w:t xml:space="preserve">hal-04540206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire behaviour of hemp, clay and gypsum-based light biobased concretes and renders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Project Engineering for the Depollution of Industrial Sites: a Model‐Based and Systems‐of‐Systems Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Belkhane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
+                <w:t xml:space="preserve">mayssa Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127230⟩</w:t>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.26-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/inst.12466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624704v1</w:t>
+                <w:t xml:space="preserve">hal-04370421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the Behaviour of Vegetable Oil Fire in Case of Maritime Accident: Towards a Crisis Management Decision Support System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fire behaviour of hemp, clay and gypsum-based light biobased concretes and renders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Belkhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET2290005⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 331, pp.127230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696023v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la terre sur les propriétés physiques de briques de terre crue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Devillers</w:t>
+                <w:t xml:space="preserve">Tackling the Behaviour of Vegetable Oil Fire in Case of Maritime Accident: Towards a Crisis Management Decision Support System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Rabary</w:t>
+                <w:t xml:space="preserve">Laura Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.38.1.47⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90, pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2290005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186540v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic fragmentation of water, ethanol and polyethylene glycol droplets investigated by high-speed in-line digital holography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la terre sur les propriétés physiques de briques de terre crue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Maachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacaria Essaïdi</w:t>
+                <w:t xml:space="preserve">Philippe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lauret</w:t>
+                <w:t xml:space="preserve">Jonathan Rabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Heymes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2021.111747⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue - RUGC 2020 Marrakech, 38 (1), pp.193-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.1.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418793v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Blowouts, Characterization of Fountain Effect Consequences at the Sea Surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerodynamic fragmentation of water, ethanol and polyethylene glycol droplets investigated by high-speed in-line digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacaria Essaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET2082039⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122 (Part B), pp.111747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2021.111747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991443v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on Plume Enlargement and Fountain Effect Due to Gas Blowout nn Seawater</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of Blowouts, Characterization of Fountain Effect Consequences at the Sea Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Petrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 77, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1977120⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 82, pp.229-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2082039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414482v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical thermo-mechanical analysis of the influence of thermoplastic slabs installation on the assessment of their fire hazard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Investigation on Plume Enlargement and Fountain Effect Due to Gas Blowout nn Seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Vincent</w:t>
+                <w:t xml:space="preserve">Christian Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102850⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1977120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414437v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method to characterize the fire behavior of materials assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Vincent</w:t>
+                <w:t xml:space="preserve">Experimental and numerical thermo-mechanical analysis of the influence of thermoplastic slabs installation on the assessment of their fire hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Longuet</w:t>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fam.2516⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 108, pp.102850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884838v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field BLEVE overpressure effects: The shock start model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Method to characterize the fire behavior of materials assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Heymes</w:t>
+                <w:t xml:space="preserve">C Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Eyssette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lauret</w:t>
+                <w:t xml:space="preserve">C Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aprin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 116, pp.727-736. </w:t>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (6), pp.627-637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2018.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fam.2516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011899v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting powder dispersion in a complex environment using Artificial Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Near-field BLEVE overpressure effects: The shock start model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Birk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eyssette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexis Pey</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 110, pp.71-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2017.02.003⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 116, pp.727-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2018.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962476v1</w:t>
+                <w:t xml:space="preserve">hal-02011899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of liquid jet breakup resulting from interaction with overpressure wave from domino effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Forecasting powder dispersion in a complex environment using Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.71-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2017.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1653013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02014358v1</w:t>
+                <w:t xml:space="preserve">hal-01962476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discussion on the Risks Associated with Water Filling of Propane Tanks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Consequences of liquid jet breakup resulting from interaction with overpressure wave from domino effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecysyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53, pp.271-276. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1653046⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 53, pp.73-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1653013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930787v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on vapor cloud explosion of propane-oxygen stoichiometric mixture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">A Discussion on the Risks Associated with Water Filling of Propane Tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53, pp.61-66. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1653011⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 53, pp.271-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1653046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014360v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric dispersion modeling using Artificial Neural Network based cellular automata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">An experimental study on vapor cloud explosion of propane-oxygen stoichiometric mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lapebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.08.001⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1653011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962455v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric powder dispersion in an Urban Area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Atmospheric dispersion modeling using Artificial Neural Network based cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.56-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1648016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02014362v1</w:t>
+                <w:t xml:space="preserve">hal-01962455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of submerged leakage from a shipwreck involving floating chemicals cargo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Atmospheric powder dispersion in an Urban Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53, pp.343-348. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 48, pp.91-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1648016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1653058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02014359v1</w:t>
+                <w:t xml:space="preserve">hal-02014362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near field blast effects from BLEVE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Experimental study of submerged leakage from a shipwreck involving floating chemicals cargo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Eyssette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 48, pp.283-288. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1648048⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 53, pp.343-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1653058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014361v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed imaging optical techniques for shockwave and droplets atomization analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Near field blast effects from BLEVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Birk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eyssette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.55.12.121706⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.283-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1648048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962648v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Expanded Aluminium Products Efficiency for BLEVE Suppression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">High-speed imaging optical techniques for shockwave and droplets atomization analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lauret</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecysyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/cet1543350⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (12), pp.121706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.55.12.121706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583325v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A closer look at BLEVE overpressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Birk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCESS SAFETY AND ENVIRONMENTAL PROTECTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95, pp.159-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psep.2015.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on cone jetting regimes of liquid droplets subjected to pyroelectric fields induced by laser blasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriella Gennari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Battista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Miccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106 (5), pp.054103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4907005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A closer look at BLEVE overpressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A M Birk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Modeling of Turbulent Flow around a Cylindrical Storage Tank by Artificial Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of Expanded Aluminium Products Efficiency for BLEVE Suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 43, pp.1621-1626. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1543271⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 43, pp.2095-2100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/cet1543350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962628v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the influence of dispersant addition on rising oil droplets in water column</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">2D Modeling of Turbulent Flow around a Cylindrical Storage Tank by Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 43, pp.2287-2292. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1543382⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 43, pp.1621-1626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1543271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014363v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale Experiments of Household Materials Burning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental characterization of the influence of dispersant addition on rising oil droplets in water column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 43, pp.2419-2424. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1543404⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 43, pp.2287-2292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1543382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930801v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of n-butanol behaviour in seawater due to chemical release from marine shipwreck</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Dusserre</w:t>
+                <w:t xml:space="preserve">Multi-scale Experiments of Household Materials Burning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 36, pp.19-24. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 43, pp.2419-2424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1543404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1436004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02014364v1</w:t>
+                <w:t xml:space="preserve">hal-02930801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Effects of a Triple Aggression (Fragment, Blast, Fireball) on an LPG Storage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of n-butanol behaviour in seawater due to chemical release from marine shipwreck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Osmont</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 36, pp.355-360. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/cet1436060⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 36, pp.19-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1436004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930816v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Turbulent Dispersion Modeling Methods using Machine learning Tools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">On the Effects of a Triple Aggression (Fragment, Blast, Fireball) on an LPG Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lapebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 36, pp.355-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/cet1436060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/cet1436087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01962597v1</w:t>
+                <w:t xml:space="preserve">hal-02930816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small scale thin-layer boilover experiments: Physical understanding and modeling of the water sub-layer boiling and the flame enlargement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Laboureur</w:t>
+                <w:t xml:space="preserve">Atmospheric Turbulent Dispersion Modeling Methods using Machine learning Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/cet1436087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlp.2013.08.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04167799v1</w:t>
+                <w:t xml:space="preserve">hal-01962597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Wildfires on LPG Tanks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Impact of a distant wildland fire on an LPG tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1331107⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.100-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2013.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169403v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a distant wildland fire on an LPG tank</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Impact of Wildfires on LPG Tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2013.08.003⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.637-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1331107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012122v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Field Atmospheric Dispersion Modeling on an Industrial Site Using Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Heymes</w:t>
+                <w:t xml:space="preserve">Small scale thin-layer boilover experiments: Physical understanding and modeling of the water sub-layer boiling and the flame enlargement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Osmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (6), pp.1380-1389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2013.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1331026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04169384v1</w:t>
+                <w:t xml:space="preserve">hal-04167799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of an LPG tank at low filling level heated by a remote wall fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Heymes</w:t>
+                <w:t xml:space="preserve">Near Field Atmospheric Dispersion Modeling on an Industrial Site Using Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.B. Jarry</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlp.2013.09.015⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.151-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1331026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009112v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of evaporation rates for different volatile organic compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Heymes</w:t>
+                <w:t xml:space="preserve">An experimental study of an LPG tank at low filling level heated by a remote wall fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Forestier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Cirocchi</w:t>
+                <w:t xml:space="preserve">A.M. Birk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety Progress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (6), pp.1484-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2013.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prs.11566⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02009227v1</w:t>
+                <w:t xml:space="preserve">hal-02009112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach to Analyze Chemical Releases Behavior in Water Column: High Speed Imaging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An experimental investigation of evaporation rates for different volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Cirocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Oil Spill Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7901/2169-3358-2011-1-168⟩</w:t>
+              <w:t xml:space="preserve">Process Safety Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (2), pp.193-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prs.11566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299376v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local heat transfer analysis for boiling of hydrocarbons in complex geometries: A new approach for heat transfer prediction in staggered tube bundle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">A New Approach to Analyze Chemical Releases Behavior in Water Column: High Speed Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Tadrist</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Oil Spill Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (1), pp.abs168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7901/2169-3358-2011-1-168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.05.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01460109v1</w:t>
+                <w:t xml:space="preserve">hal-02299376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of hydraulic ram effects on a liquid storage tank: Analysis of overpressure and cavitation induced by a high-speed projectile</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local heat transfer analysis for boiling of hydrocarbons in complex geometries: A new approach for heat transfer prediction in staggered tube bundle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.01.132⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (19-20), pp.4203-4219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012164v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic impact on an industrial tank: Study and modeling of consequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Experimental study of hydraulic ram effects on a liquid storage tank: Analysis of overpressure and cavitation induced by a high-speed projectile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecysyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 172 (2-3), pp.587-594. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.07.086⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 178 (1-3), pp.635-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.01.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012169v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of local void fractions measurements for boiling hydrocarbons in complex geometry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ballistic impact on an industrial tank: Study and modeling of consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecysyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2006.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 172 (2-3), pp.587-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.07.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060745v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Experimental analysis of local void fractions measurements for boiling hydrocarbons in complex geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (4), pp.Pages 371-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2006.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le projet CLARA. Un système d'aide à la lutte contre les pollutions chimiques accidentelles en milieu marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabioc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préventique Sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, nÂ° 87, pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater HNS Release: Modeling Gas Behavior</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feu couvant dans les matériaux biosourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36èmes journées du RésoFeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Epernon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049243v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of ammonia in sea water and associated risks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underwater HNS Release: Modeling Gas Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspill 2025 - Science Workshop: Alternative Fuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484893v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of accidental pollutions and their consequences</w:t>
+                <w:t xml:space="preserve">Fate of ammonia in sea water and associated risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBRNE R&amp;I Conference - Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Interspill 2025 - Science Workshop: Alternative Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523473v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the evaporation rates of volatile HNS: A lab-scale experiment to serve marine pollution response</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of accidental pollutions and their consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOSC 2024 - International Oil Spill Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CBRNE R&amp;I Conference - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661701v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire behavior of biobased concretes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Tackling the evaporation rates of volatile HNS: A lab-scale experiment to serve marine pollution response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOFRAM 2024 - International Conference on Eco-Friendly Additives and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOSC 2024 - International Oil Spill Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7901/2169-3358-2024.1.187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652335v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for system of systems organization and governance: application to a Depollution Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
+                <w:t xml:space="preserve">Fire behavior of biobased concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoSe 2023 - 18th Annual System of Systems Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECOFRAM 2024 - International Conference on Eco-Friendly Additives and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valence, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166651v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systemic, model and data-based method for depollution projects engineering and management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A proposal for system of systems organization and governance: application to a Depollution Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WM2023 Conference - “Planning for the Future: Innovation, Transformation, Sustainability.”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SoSe 2023 - 18th Annual System of Systems Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lille, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SoSE59841.2023.10178566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168094v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l’ignition de bétons biosourcés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
+                <w:t xml:space="preserve">A systemic, model and data-based method for depollution projects engineering and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mayssa Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bâtiments et ouvrages en béton, pierre ou terre : comportement du matériau en situation d’incendie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">WM2023 Conference - “Planning for the Future: Innovation, Transformation, Sustainability.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428877v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des pollutions marines (Projet H2020 MANIFESTS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction de l’ignition de bétons biosourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tânia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Bâtiments et ouvrages en béton, pierre ou terre : comportement du matériau en situation d’incendie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098045v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a Risks Management method for depollution projects based on MBSE approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des pollutions marines (Projet H2020 MANIFESTS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girones</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2023 - the 33rd European Safety and Reliability Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235719v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evaporation kinetics of volatile HNS: A key challenge for Marine Pollution response</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Legrand</w:t>
+                <w:t xml:space="preserve">Contribution of a Risks Management method for depollution projects based on MBSE approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mayssa Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU22 - EGU General Assemby 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7934⟩</w:t>
+              <w:t xml:space="preserve">ESREL 2023 - the 33rd European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Southhampton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P353-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676476v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a gas cloud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the evaporation kinetics of volatile HNS: A key challenge for Marine Pollution response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea Tech Week® 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU22 - EGU General Assemby 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833900v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associated risks from a chemical slick, experimental study of fire and explosion consequences</w:t>
+                <w:t xml:space="preserve">Detection of a gas cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspill 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Sea Tech Week® 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705601v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux sérieux et gestion de crise : de nouveaux outils pour la formation des citoyens à la gestion de crise</w:t>
+                <w:t xml:space="preserve">Associated risks from a chemical slick, experimental study of fire and explosion consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Piatyszek</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Interspill 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03624148v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underground air circulation modelling of the St-Marcel Cave (Ardèche, France) to adapt the opening system of the cave entrance to optimal habitat conditions for bats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeux sérieux et gestion de crise : de nouveaux outils pour la formation des citoyens à la gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piatyszek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France</w:t>
+              <w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864930v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03624148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’Ingénierie Système face à certains engagements : collaboration et confiance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">Underground air circulation modelling of the St-Marcel Cave (Ardèche, France) to adapt the opening system of the cave entrance to optimal habitat conditions for bats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Escourrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études DCN - Droits et Contentieux du Nucléaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Nîmes, France</w:t>
+              <w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965370v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Sampling Techniques to Investigate Airborne Transport of Contaminants in Treated Wastewater from Sprinkler Irrigation Fine Droplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrnaz Zardari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WEWR2020 - World Environmental and Water Resources Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Henderson, United States. pp.27-41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/9780784482957.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in high speed imaging and applications in speckle light</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de l’Ingénierie Système face à certains engagements : collaboration et confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECKLE 2018: VII International Conference on Speckle Metrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d'études DCN - Droits et Contentieux du Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nîmes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011901v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural background oriented schlieren and multiscale visualizations of overpressure wave resulting from vapor cloud explosion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Recent developments in high speed imaging and applications in speckle light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacaria Essaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Lecysyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSFVIP-11 - The 11th Pacific Symposium on Flow Visualization and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPECKLE 2018: VII International Conference on Speckle Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Janów Podlaski, Poland. pp.36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2318699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556612v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the flammability of household materials subjected to high radiative flux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloë Vincent</w:t>
+                <w:t xml:space="preserve">Natural background oriented schlieren and multiscale visualizations of overpressure wave resulting from vapor cloud explosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecysyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems - Proceedings of the 25th European Safety and Reliability Conference, ESREL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">PSFVIP-11 - The 11th Pacific Symposium on Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Kumamoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009654v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High speed imaging and related optical techniques for explosives material and consequences characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Explosives Education and Research in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Johannesburg, Gauteng, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterizations of falling droplets interacting with shock wave</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lauret</w:t>
+                <w:t xml:space="preserve">Characterization of the flammability of household materials subjected to high radiative flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lecysyn</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing (PSFVIP10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems - Proceedings of the 25th European Safety and Reliability Conference, ESREL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974024v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization and modeling of the burning behavior of household materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Longuet</w:t>
+                <w:t xml:space="preserve">Optical characterizations of falling droplets interacting with shock wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecysyn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing (PSFVIP10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930433v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology Toxicology and Coastal Sensitivity Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Muttin</w:t>
+                <w:t xml:space="preserve">Multi-scale characterization and modeling of the burning behavior of household materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Marine Pollution Response</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, La Rochelle, France. pp.47-66</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914820v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of chemicals in the seawater column by shadowscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Fuhrer</w:t>
+                <w:t xml:space="preserve">Biology Toxicology and Coastal Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Muttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECKLE 2012: V International Conference on Speckle Metrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th Workshop on Marine Pollution Response</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, La Rochelle, France. pp.47-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012044v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemicals behavior in the seawater column</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Behavior of chemicals in the seawater column by shadowscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 35th AMOP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPECKLE 2012: V International Conference on Speckle Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vigo, France. pp.84130W, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.977938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299392v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overpressure wave interaction with droplets: time resolved measurements by laser shadowscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Chemicals behavior in the seawater column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lapebie</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECKLE 2012: V International Conference on Speckle Metrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. 35th AMOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Halifax, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012043v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an operational decision aid software to model pollution in the mediterranean sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overpressure wave interaction with droplets: time resolved measurements by laser shadowscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Daniel</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lapebie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. IMO R&amp;D Forum (Interspill 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPECKLE 2012: V International Conference on Speckle Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vigo, Spain. pp.841312, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.978639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970448v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un outil informatique opérationnel d'aide à la décision et de modélisation des pollutions en Méditerranée</w:t>
+                <w:t xml:space="preserve">Design of an operational decision aid software to model pollution in the mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda-Mu 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.Com 2C-5</w:t>
+              <w:t xml:space="preserve">4. IMO R&amp;D Forum (Interspill 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973321v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développement d'un outil informatique opérationnel d'aide à la décision et de modélisation des pollutions en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda-Mu 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.Com 2C-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CLARA : an integrated project to analyse and determine the consequences of a chemical spill on west French coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabioc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.2225-2231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Behavior of Biobased Concretes: Experimental and Numerical Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Assessing Uncertainties in Mean Radiant Temperature Measurements in Controlled or Outdoor Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacaria Essaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème École des Sciences des Incendies et Applications. École thématique du CNRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-22398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038249v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénomène du feu couvant dans les bétons biosourcés - Thèse BIOFEU (2023-2026)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fire Behavior of Biobased Concretes: Experimental and Numerical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raissa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'automne 2024 du GdR Matériaux de Construction Biosourcés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Obernai, France. , 2024</w:t>
+              <w:t xml:space="preserve">4ème École des Sciences des Incendies et Applications. École thématique du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Stella Plage, Pas de Calais, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839854v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode DEPOSE : Une approche MBSE pour la dépollution de sites industriels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">Le phénomène du feu couvant dans les bétons biosourcés - Thèse BIOFEU (2023-2026)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMT 2024 - Industrie du Futur Responsable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Gardanne, France</w:t>
+              <w:t xml:space="preserve">Ecole d'automne 2024 du GdR Matériaux de Construction Biosourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Obernai, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797929v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement au feu des agrobétons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
+                <w:t xml:space="preserve">Méthode DEPOSE : Une approche MBSE pour la dépollution de sites industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mayssa Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR MBS Matériaux de construction biosourcés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bagnères-de-Bigorre, France. 2023</w:t>
+              <w:t xml:space="preserve">Colloque IMT 2024 - Industrie du Futur Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466032v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comportement au feu des agrobétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GdR MBS Matériaux de construction biosourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bagnères-de-Bigorre, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Urban atmospheric dispersion modeling with artificial neural networks: using the Indianapolis data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE 12 &amp; ECAB 5 - 12th European Congress of Chemical Engineering &amp; 5th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Florence, Italy. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10833,665 +11226,665 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 8 - Fire performance of hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernando Pacheco-Torgal; Daniel C. W. Tsang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Bio-Based Materials for Construction and Energy Efficiency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.199-228, 2025, 978-0-443-32800-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-32800-8.00019-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between laboratory- and real-scale fire analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Zavaleta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis of Flame Retardancy in Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.333-379, 2022, 978-0-12-824045-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-824045-8.00009-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis of n-Butanol Solubilization in Seawater by Pure-Phase Digital Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fringe 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.203-207, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-36359-7_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of chemical release from marine accident— experimental analysis of n-butanol behavior in seawater column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety, Reliability and Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.185-192, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b15938-30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Parameter Effects on the Fate of a Chemical Slick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Quality - Monitoring and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/32950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11501,371 +11894,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport D2.2 – Evaporation from a slick / theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMT Mines Ales; Cedre; RBINS. 2021, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport D2.1 – Literature review on past accident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMT Mines Ales; Cedre; RBINS. 2021, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport D4.1 – Explosive risk and fire module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMT Mines Ales; Cedre; RBINS. 2021, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId298"/>
+      <w:footerReference w:type="default" r:id="rId311"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11933,51 +12326,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2AE02CD"/>
+    <w:nsid w:val="2B810E54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12164,51 +12557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-aprin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6699-6961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077496426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05317971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maria Alves Lopes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sturl&#232;se" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143949" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05259159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Garcia de Cezar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05370331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Tomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2025.100318" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05265057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100246" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05210809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveil Muanda Lutete" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180166" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04532406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rambaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire7040117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherryhane Labeni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04749437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Froment" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122712" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04540206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04370421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=mayssa Chebbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girones" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12466" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03624704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Belkhane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127230" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cotte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Maachi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rabary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.47" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03418793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essa&#239;di" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.111747" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02991443v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petrie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977120" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102850" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884838v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vincent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Longuet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rambaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2516" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eyssette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2018.04.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Forestier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2017.02.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecysyn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653046" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014360v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lapebie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.08.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forestier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014359v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosenza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653058" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014361v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648048" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962648v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.12.121706" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583325v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1543350" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laboureur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Birk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Buchlin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rambaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.03.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011840v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriella Gennari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Battista" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Grilli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Miccio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930782v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Birk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Buchlin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543271" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Floch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543382" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sabatini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543404" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930816v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapebie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436060" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962597v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436087" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04167799v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osmont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buchlin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.08.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29MBL76G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169403v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331107" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012122v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Jarry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2013.08.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331026" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009112v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jarry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.09.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009227v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cirocchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11566" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK4DP582-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2011-1-168" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460109v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.05.023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.132" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012169v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.086" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.10.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963043v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabioc'H" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049243v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lepers" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bihan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10959" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05484893v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04523473v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2024.1.187" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04652335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04166651v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Chebbi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE59841.2023.10178566" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04168094v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04428877v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Lopes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04098045v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Secheppet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04235719v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P353-cd" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03676476v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Giraud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Legrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7934" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03833900v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03705601v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepers" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cotte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03624148v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03864930v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthom&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Bonnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escourrou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02965370v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02617007v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Zardari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Molle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784482957.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011901v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318699" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02556612v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009654v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974024v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930433v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914820v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muttin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milinkovitch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefrancois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fuhrer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.977938" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299392v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012043v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Munier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.978639" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970448v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973321v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970131v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038249v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839854v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797929v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04466032v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lopes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509109v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04986661v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-32800-8.00019-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03624127v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zavaleta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824045-8.00009-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299439v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36359-7_28" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299329v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuhrer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-30" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299417v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/32950" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513083v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513073v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513088v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-aprin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6699-6961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077496426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05317971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maria Alves Lopes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sturl&#232;se" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143949" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05259159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Garcia de Cezar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05370331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Tomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2025.100318" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Agounoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahib Arairo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Arayro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Arcuri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-32800-8.09991-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05265057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100246" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05210809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveil Muanda Lutete" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180166" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04532406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rambaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire7040117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherryhane Labeni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04749437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Froment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122712" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04540206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04370421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=mayssa Chebbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girones" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12466" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03624704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Belkhane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127230" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Maachi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rabary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.47" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03418793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essa&#239;di" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.111747" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02991443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vincent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102850" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Longuet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rambaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2516" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eyssette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2018.04.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Forestier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2017.02.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecysyn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653046" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014360v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lapebie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.08.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014362v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forestier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014359v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosenza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.12.121706" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laboureur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Birk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Buchlin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rambaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.03.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriella Gennari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Battista" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Grilli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Miccio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Birk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Buchlin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1543350" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962628v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543271" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Floch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543382" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sabatini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543404" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930816v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapebie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436060" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962597v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436087" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012122v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Jarry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2013.08.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169403v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331107" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04167799v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osmont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buchlin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.08.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29MBL76G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169384v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331026" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009112v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jarry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.09.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cirocchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11566" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK4DP582-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2011-1-168" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460109v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.05.023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012164v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.132" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012169v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.086" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060745v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.10.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabioc'H" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05607075v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hammad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchetti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lepers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bihan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10959" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05484893v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04523473v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2024.1.187" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04652335v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04166651v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Chebbi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE59841.2023.10178566" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04168094v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04428877v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Lopes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04098045v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Secheppet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04235719v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P353-cd" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03676476v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Giraud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Legrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7934" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03833900v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03705601v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepers" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cotte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legrand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03624148v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03864930v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthom&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Bonnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escourrou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02617007v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Zardari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Molle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784482957.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02965370v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011901v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318699" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02556612v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095142v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009654v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974024v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930433v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914820v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muttin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milinkovitch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefrancois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012044v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fuhrer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.977938" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299392v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012043v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Munier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.978639" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970448v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973321v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970131v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05568083v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Wehbi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essaidi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22398" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038249v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839854v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797929v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04466032v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lopes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509109v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04986661v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-32800-8.00019-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03624127v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zavaleta" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824045-8.00009-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299439v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36359-7_28" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299329v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuhrer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-30" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299417v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/32950" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513083v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513073v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513088v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>