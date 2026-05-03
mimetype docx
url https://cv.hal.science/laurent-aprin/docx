--- v1 (2026-05-03)
+++ v2 (2026-05-03)
@@ -199,377 +199,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoldering in biobased concretes</w:t>
+                <w:t xml:space="preserve">Microclimate, Soil and Plant Dataset From a Mediterranean Urban Canyon With Irrigated Planters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
+                <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Sturlèse</w:t>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+                <w:t xml:space="preserve">François Liron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Reynaud</w:t>
+                <w:t xml:space="preserve">Séverine Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 498, pp.143949. </w:t>
+              <w:t xml:space="preserve">Geoscience Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (4), pp.e70033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gdj3.70033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317971v1</w:t>
+                <w:t xml:space="preserve">hal-05259159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimate, Soil and Plant Dataset From a Mediterranean Urban Canyon With Irrigated Planters</w:t>
+                <w:t xml:space="preserve">Smoldering in biobased concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
+                <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+                <w:t xml:space="preserve">Lucas Sturlèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Liron</w:t>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Tomas</w:t>
+                <w:t xml:space="preserve">Céline Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Aprin</w:t>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Data Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (4), pp.e70033. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 498, pp.143949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gdj3.70033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05259159v1</w:t>
+                <w:t xml:space="preserve">hal-05317971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microclimatic analysis of the impact of irrigated vegetation in an experimental street canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Liron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Environmental Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, pp.100318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -616,51 +616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Bio-Based Materials for Construction and Energy Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Agounoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahib Arairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -737,90 +737,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring computational fluid dynamics to assess the role of vegetated planters in urban canyon microclimate regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City and Environment Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28, pp.100246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -854,64 +854,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of irrigated vegetation on urban microclimate: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1014,51 +1014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloë Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1122,103 +1122,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignition of biobased concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherryhane Labeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 440, pp.137423. </w:t>
@@ -1256,77 +1256,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ad hoc irrigation piloting for the urban vegetation: How to find the contextually relevant sensors and criteria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Liron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1390,51 +1390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la pollution accidentelle des eaux intérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 493, pp.43-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1498,51 +1498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1589,90 +1589,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire behaviour of hemp, clay and gypsum-based light biobased concretes and renders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Belkhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1723,51 +1723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the Behaviour of Vegetable Oil Fire in Case of Maritime Accident: Towards a Crisis Management Decision Support System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2000,51 +2000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2091,51 +2091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Blowouts, Characterization of Fountain Effect Consequences at the Sea Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,51 +2225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation on Plume Enlargement and Fountain Effect Due to Gas Blowout nn Seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2394,51 +2394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2528,51 +2528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2792,51 +2792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2881,512 +2881,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of liquid jet breakup resulting from interaction with overpressure wave from domino effect</w:t>
+                <w:t xml:space="preserve">Atmospheric dispersion modeling using Artificial Neural Network based cellular automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Aprin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lecysyn</w:t>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53, pp.73-78. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.56-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1653013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014358v1</w:t>
+                <w:t xml:space="preserve">hal-01962455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discussion on the Risks Associated with Water Filling of Propane Tanks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of liquid jet breakup resulting from interaction with overpressure wave from domino effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecysyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53, pp.271-276. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1653046⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 53, pp.73-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1653013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930787v1</w:t>
+                <w:t xml:space="preserve">hal-02014358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on vapor cloud explosion of propane-oxygen stoichiometric mixture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
+                <w:t xml:space="preserve">A Discussion on the Risks Associated with Water Filling of Propane Tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53, pp.61-66. </w:t>
+              <w:t xml:space="preserve">, 2016, 53, pp.271-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1653011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1653046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014360v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric dispersion modeling using Artificial Neural Network based cellular automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental study on vapor cloud explosion of propane-oxygen stoichiometric mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Johannet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Lapebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 85, pp.56-69. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.61-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1653011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962455v1</w:t>
+                <w:t xml:space="preserve">hal-02014360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric powder dispersion in an Urban Area</w:t>
               </w:r>
@@ -3813,51 +3813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecysyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3898,524 +3898,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closer look at BLEVE overpressure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Study of Expanded Aluminium Products Efficiency for BLEVE Suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCESS SAFETY AND ENVIRONMENTAL PROTECTION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2015.03.004⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.2095-2100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/cet1543350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914194v1</w:t>
+                <w:t xml:space="preserve">hal-03583325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on cone jetting regimes of liquid droplets subjected to pyroelectric fields induced by laser blasts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lisa Miccio</w:t>
+                <w:t xml:space="preserve">A closer look at BLEVE overpressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laboureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Birk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4907005⟩</w:t>
+              <w:t xml:space="preserve">PROCESS SAFETY AND ENVIRONMENTAL PROTECTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.159-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2015.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011840v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closer look at BLEVE overpressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Aprin</w:t>
+                <w:t xml:space="preserve">Investigation on cone jetting regimes of liquid droplets subjected to pyroelectric fields induced by laser blasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriella Gennari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Battista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Miccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (5), pp.054103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4907005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930782v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Expanded Aluminium Products Efficiency for BLEVE Suppression</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A closer look at BLEVE overpressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laboureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A M Birk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583325v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Modeling of Turbulent Flow around a Cylindrical Storage Tank by Artificial Neural Networks</w:t>
               </w:r>
@@ -4427,64 +4427,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4687,51 +4687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloë Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4789,295 +4789,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of n-butanol behaviour in seawater due to chemical release from marine shipwreck</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Heymes</w:t>
+                <w:t xml:space="preserve">On the Effects of a Triple Aggression (Fragment, Blast, Fireball) on an LPG Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fuhrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
+                <w:t xml:space="preserve">Emmanuel Lapebie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dusserre</w:t>
+                <w:t xml:space="preserve">Antoine Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 36, pp.19-24. </w:t>
+              <w:t xml:space="preserve">, 2014, 36, pp.355-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1436004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/cet1436060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014364v1</w:t>
+                <w:t xml:space="preserve">hal-02930816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Effects of a Triple Aggression (Fragment, Blast, Fireball) on an LPG Storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aprin</w:t>
+                <w:t xml:space="preserve">Experimental analysis of n-butanol behaviour in seawater due to chemical release from marine shipwreck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Osmont</w:t>
+                <w:t xml:space="preserve">G. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 36, pp.355-360. </w:t>
+              <w:t xml:space="preserve">, 2014, 36, pp.19-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/cet1436060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1436004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930816v1</w:t>
+                <w:t xml:space="preserve">hal-02014364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Turbulent Dispersion Modeling Methods using Machine learning Tools</w:t>
               </w:r>
@@ -5089,64 +5089,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5191,610 +5191,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a distant wildland fire on an LPG tank</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near Field Atmospheric Dispersion Modeling on an Industrial Site Using Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Jarry</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2013.08.003⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.151-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1331026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012122v1</w:t>
+                <w:t xml:space="preserve">hal-04169384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Wildfires on LPG Tanks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+                <w:t xml:space="preserve">Impact of a distant wildland fire on an LPG tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1331107⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.100-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2013.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169403v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small scale thin-layer boilover experiments: Physical understanding and modeling of the water sub-layer boiling and the flame enlargement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Rambaud</w:t>
+                <w:t xml:space="preserve">Impact of Wildfires on LPG Tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlp.2013.08.016⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.637-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1331107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04167799v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Field Atmospheric Dispersion Modeling on an Industrial Site Using Neural Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Small scale thin-layer boilover experiments: Physical understanding and modeling of the water sub-layer boiling and the flame enlargement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laboureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Osmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (6), pp.1380-1389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2013.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1331026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04169384v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of an LPG tank at low filling level heated by a remote wall fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Birk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5884,51 +5884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental investigation of evaporation rates for different volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6017,90 +6017,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach to Analyze Chemical Releases Behavior in Water Column: High Speed Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6277,51 +6277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecysyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6424,51 +6424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6623,51 +6623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet CLARA. Un système d'aide à la lutte contre les pollutions chimiques accidentelles en milieu marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6793,77 +6793,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feu couvant dans les matériaux biosourcés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Hammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6944,51 +6944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7035,51 +7035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of ammonia in sea water and associated risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspill 2025 - Science Workshop: Alternative Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7104,51 +7104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of accidental pollutions and their consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBRNE R&amp;I Conference - Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7212,51 +7212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7303,77 +7303,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire behavior of biobased concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7467,51 +7467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7597,51 +7597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7692,64 +7692,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de l’ignition de bétons biosourcés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tânia Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7804,51 +7804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des pollutions marines (Projet H2020 MANIFESTS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7964,51 +7964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8049,381 +8049,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evaporation kinetics of volatile HNS: A key challenge for Marine Pollution response</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Detection of a gas cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU22 - EGU General Assemby 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sea Tech Week® 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676476v1</w:t>
+                <w:t xml:space="preserve">hal-03833900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a gas cloud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Associated risks from a chemical slick, experimental study of fire and explosion consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea Tech Week® 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Interspill 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833900v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associated risks from a chemical slick, experimental study of fire and explosion consequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On the evaporation kinetics of volatile HNS: A key challenge for Marine Pollution response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspill 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU22 - EGU General Assemby 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705601v1</w:t>
+                <w:t xml:space="preserve">hal-03676476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux sérieux et gestion de crise : de nouveaux outils pour la formation des citoyens à la gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8539,51 +8539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Escourrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8619,243 +8619,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Sampling Techniques to Investigate Airborne Transport of Contaminants in Treated Wastewater from Sprinkler Irrigation Fine Droplet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Apports de l’Ingénierie Système face à certains engagements : collaboration et confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEWR2020 - World Environmental and Water Resources Congress 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d'études DCN - Droits et Contentieux du Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nîmes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617007v1</w:t>
+                <w:t xml:space="preserve">hal-02965370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’Ingénierie Système face à certains engagements : collaboration et confiance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Assessment of Sampling Techniques to Investigate Airborne Transport of Contaminants in Treated Wastewater from Sprinkler Irrigation Fine Droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrnaz Zardari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études DCN - Droits et Contentieux du Nucléaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WEWR2020 - World Environmental and Water Resources Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Henderson, United States. pp.27-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784482957.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965370v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in high speed imaging and applications in speckle light</w:t>
               </w:r>
@@ -9014,64 +9014,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecysyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSFVIP-11 - The 11th Pacific Symposium on Flow Visualization and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Kumamoto, Japan</w:t>
@@ -9094,377 +9094,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed imaging and related optical techniques for explosives material and consequences characterizations</w:t>
+                <w:t xml:space="preserve">Optical characterizations of falling droplets interacting with shock wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Long</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecysyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Explosives Education and Research in Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Johannesburg, Gauteng, South Africa</w:t>
+              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing (PSFVIP10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095142v1</w:t>
+                <w:t xml:space="preserve">hal-01974024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the flammability of household materials subjected to high radiative flux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">High speed imaging and related optical techniques for explosives material and consequences characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems - Proceedings of the 25th European Safety and Reliability Conference, ESREL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">1st International Conference on Explosives Education and Research in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Johannesburg, Gauteng, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009654v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterizations of falling droplets interacting with shock wave</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterization of the flammability of household materials subjected to high radiative flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lecysyn</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing (PSFVIP10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems - Proceedings of the 25th European Safety and Reliability Conference, ESREL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974024v1</w:t>
+                <w:t xml:space="preserve">hal-02009654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization and modeling of the burning behavior of household materials</w:t>
               </w:r>
@@ -9489,51 +9489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9588,51 +9588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology Toxicology and Coastal Sensitivity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Muttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9713,51 +9713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of chemicals in the seawater column by shadowscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9856,51 +9856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9968,90 +9968,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overpressure wave interaction with droplets: time resolved measurements by laser shadowscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lapebie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECKLE 2012: V International Conference on Speckle Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Vigo, Spain. pp.841312, </w:t>
@@ -10089,51 +10089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an operational decision aid software to model pollution in the mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10214,51 +10214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un outil informatique opérationnel d'aide à la décision et de modélisation des pollutions en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10339,51 +10339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLARA : an integrated project to analyse and determine the consequences of a chemical spill on west French coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10535,64 +10535,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacaria Essaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienna, Austria. 2026, </w:t>
@@ -10643,90 +10643,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire Behavior of Biobased Concretes: Experimental and Numerical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raissa Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème École des Sciences des Incendies et Applications. École thématique du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Stella Plage, Pas de Calais, France. , 2025</w:t>
@@ -10755,103 +10755,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénomène du feu couvant dans les bétons biosourcés - Thèse BIOFEU (2023-2026)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'automne 2024 du GdR Matériaux de Construction Biosourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Obernai, France. , 2024</w:t>
@@ -10919,51 +10919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mayssa Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMT 2024 - Industrie du Futur Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11001,90 +11001,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement au feu des agrobétons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR MBS Matériaux de construction biosourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bagnères-de-Bigorre, France. 2023</w:t>
@@ -11139,51 +11139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE 12 &amp; ECAB 5 - 12th European Congress of Chemical Engineering &amp; 5th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Florence, Italy. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11240,103 +11240,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 8 - Fire performance of hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernando Pacheco-Torgal; Daniel C. W. Tsang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Bio-Based Materials for Construction and Energy Efficiency</w:t>
@@ -11378,90 +11378,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between laboratory- and real-scale fire analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Zavaleta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11521,51 +11521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis of n-Butanol Solubilization in Seawater by Pure-Phase Digital Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11677,51 +11677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety, Reliability and Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.185-192, 2013, </w:t>
@@ -11798,51 +11798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Quality - Monitoring and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11908,51 +11908,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport D2.2 – Evaporation from a slick / theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12026,51 +12026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport D2.1 – Literature review on past accident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12157,51 +12157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport D4.1 – Explosive risk and fire module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12326,51 +12326,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B810E54"/>
+    <w:nsid w:val="02F0CFC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12557,51 +12557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-aprin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6699-6961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077496426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05317971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maria Alves Lopes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sturl&#232;se" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143949" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05259159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Garcia de Cezar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05370331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Tomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2025.100318" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Agounoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahib Arairo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Arayro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Arcuri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-32800-8.09991-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05265057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100246" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05210809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveil Muanda Lutete" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180166" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04532406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rambaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire7040117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherryhane Labeni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04749437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Froment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122712" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04540206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04370421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=mayssa Chebbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girones" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12466" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03624704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Belkhane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127230" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Maachi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rabary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.47" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03418793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essa&#239;di" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.111747" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02991443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vincent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102850" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Longuet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rambaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2516" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eyssette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2018.04.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Forestier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2017.02.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecysyn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653046" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014360v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lapebie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.08.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014362v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forestier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014359v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosenza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.12.121706" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laboureur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Birk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Buchlin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rambaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.03.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriella Gennari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Battista" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Grilli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Miccio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Birk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Buchlin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1543350" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962628v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543271" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Floch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543382" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sabatini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543404" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930816v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapebie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436060" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962597v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436087" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012122v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Jarry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2013.08.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169403v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331107" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04167799v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osmont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buchlin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.08.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29MBL76G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169384v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331026" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009112v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jarry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.09.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cirocchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11566" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK4DP582-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2011-1-168" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460109v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.05.023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012164v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.132" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012169v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.086" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060745v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.10.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabioc'H" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05607075v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hammad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchetti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lepers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bihan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10959" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05484893v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04523473v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2024.1.187" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04652335v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04166651v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Chebbi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE59841.2023.10178566" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04168094v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04428877v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Lopes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04098045v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Secheppet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04235719v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P353-cd" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03676476v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Giraud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Legrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7934" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03833900v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03705601v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepers" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cotte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legrand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03624148v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03864930v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthom&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Bonnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escourrou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02617007v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Zardari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Molle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784482957.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02965370v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011901v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318699" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02556612v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095142v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009654v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974024v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930433v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914820v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muttin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milinkovitch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefrancois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012044v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fuhrer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.977938" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299392v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012043v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Munier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.978639" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970448v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973321v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970131v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05568083v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Wehbi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essaidi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22398" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038249v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839854v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797929v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04466032v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lopes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509109v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04986661v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-32800-8.00019-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03624127v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zavaleta" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824045-8.00009-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299439v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36359-7_28" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299329v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuhrer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-30" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299417v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/32950" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513083v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513073v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513088v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-aprin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6699-6961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077496426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05259159v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Garcia de Cezar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05317971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maria Alves Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sturl&#232;se" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143949" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05370331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Tomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2025.100318" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Agounoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahib Arairo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Arayro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Arcuri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-32800-8.09991-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05265057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100246" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05210809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveil Muanda Lutete" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180166" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04532406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rambaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire7040117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherryhane Labeni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04749437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Froment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122712" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04540206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04370421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=mayssa Chebbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girones" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12466" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03624704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Belkhane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127230" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Maachi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rabary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.47" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03418793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essa&#239;di" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.111747" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02991443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vincent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102850" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Longuet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rambaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2516" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eyssette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2018.04.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Forestier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2017.02.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.08.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014358v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecysyn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653046" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lapebie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014362v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forestier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014359v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosenza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.12.121706" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1543350" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laboureur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Birk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Buchlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rambaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.03.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriella Gennari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Battista" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Grilli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Miccio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930782v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Birk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Buchlin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962628v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543271" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Floch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543382" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sabatini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543404" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930816v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapebie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436060" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962597v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436087" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169384v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331026" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012122v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Jarry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2013.08.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169403v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331107" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04167799v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osmont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buchlin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.08.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29MBL76G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009112v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jarry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.09.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cirocchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11566" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK4DP582-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2011-1-168" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460109v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.05.023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012164v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.132" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012169v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.086" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060745v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.10.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabioc'H" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05607075v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hammad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchetti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lepers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bihan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10959" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05484893v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04523473v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2024.1.187" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04652335v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04166651v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Chebbi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE59841.2023.10178566" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04168094v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04428877v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Lopes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04098045v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Secheppet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04235719v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P353-cd" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03833900v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03705601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepers" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cotte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legrand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03676476v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Giraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Legrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7934" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03624148v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03864930v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthom&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Bonnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escourrou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02965370v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02617007v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Zardari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Molle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784482957.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011901v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318699" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02556612v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974024v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095142v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009654v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930433v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914820v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muttin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milinkovitch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefrancois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012044v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fuhrer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.977938" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299392v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012043v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Munier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.978639" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970448v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973321v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970131v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05568083v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Wehbi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essaidi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22398" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038249v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839854v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797929v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04466032v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lopes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509109v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04986661v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-32800-8.00019-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03624127v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zavaleta" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824045-8.00009-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299439v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36359-7_28" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299329v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuhrer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-30" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299417v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/32950" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513083v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513073v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513088v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>