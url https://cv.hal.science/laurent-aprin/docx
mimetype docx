--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2998,395 +2998,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of liquid jet breakup resulting from interaction with overpressure wave from domino effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Discussion on the Risks Associated with Water Filling of Propane Tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Lecysyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53, pp.73-78. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1653013⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 53, pp.271-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1653046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014358v1</w:t>
+                <w:t xml:space="preserve">hal-02930787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discussion on the Risks Associated with Water Filling of Propane Tanks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aprin</w:t>
+                <w:t xml:space="preserve">An experimental study on vapor cloud explosion of propane-oxygen stoichiometric mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lapebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53, pp.271-276. </w:t>
+              <w:t xml:space="preserve">, 2016, 53, pp.61-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1653046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1653011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930787v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on vapor cloud explosion of propane-oxygen stoichiometric mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consequences of liquid jet breakup resulting from interaction with overpressure wave from domino effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lapebie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Lecysyn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53, pp.61-66. </w:t>
+              <w:t xml:space="preserve">, 2016, 53, pp.73-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1653011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1653013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014360v1</w:t>
+                <w:t xml:space="preserve">hal-02014358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric powder dispersion in an Urban Area</w:t>
               </w:r>
@@ -4002,420 +4002,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closer look at BLEVE overpressure</w:t>
+                <w:t xml:space="preserve">Investigation on cone jetting regimes of liquid droplets subjected to pyroelectric fields induced by laser blasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Laboureur</w:t>
+                <w:t xml:space="preserve">Oriella Gennari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Birk</w:t>
+                <w:t xml:space="preserve">Luigi Battista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Buchlin</w:t>
+                <w:t xml:space="preserve">Benjamin Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rambaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Aprin</w:t>
+                <w:t xml:space="preserve">Simonetta Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Miccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCESS SAFETY AND ENVIRONMENTAL PROTECTION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2015.03.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (5), pp.054103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4907005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914194v1</w:t>
+                <w:t xml:space="preserve">hal-02011840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on cone jetting regimes of liquid droplets subjected to pyroelectric fields induced by laser blasts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A closer look at BLEVE overpressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Battista</w:t>
+                <w:t xml:space="preserve">D. Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Silva</w:t>
+                <w:t xml:space="preserve">A M Birk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simonetta Grilli</w:t>
+                <w:t xml:space="preserve">J M Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Miccio</w:t>
+                <w:t xml:space="preserve">P. Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011840v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A closer look at BLEVE overpressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Birk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A M Birk</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">J. M. Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCESS SAFETY AND ENVIRONMENTAL PROTECTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.159-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2015.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930782v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Modeling of Turbulent Flow around a Cylindrical Storage Tank by Artificial Neural Networks</w:t>
               </w:r>
@@ -5595,51 +5595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale thin-layer boilover experiments: Physical understanding and modeling of the water sub-layer boiling and the flame enlargement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5647,51 +5647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (6), pp.1380-1389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7552,273 +7552,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systemic, model and data-based method for depollution projects engineering and management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
+                <w:t xml:space="preserve">Prédiction de l’ignition de bétons biosourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tânia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WM2023 Conference - “Planning for the Future: Innovation, Transformation, Sustainability.”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Bâtiments et ouvrages en béton, pierre ou terre : comportement du matériau en situation d’incendie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168094v1</w:t>
+                <w:t xml:space="preserve">hal-04428877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l’ignition de bétons biosourcés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
+                <w:t xml:space="preserve">A systemic, model and data-based method for depollution projects engineering and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mayssa Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bâtiments et ouvrages en béton, pierre ou terre : comportement du matériau en situation d’incendie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">WM2023 Conference - “Planning for the Future: Innovation, Transformation, Sustainability.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428877v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des pollutions marines (Projet H2020 MANIFESTS)</w:t>
               </w:r>
@@ -9027,51 +9027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecysyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSFVIP-11 - The 11th Pacific Symposium on Flow Visualization and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Kumamoto, Japan</w:t>
@@ -12326,51 +12326,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02F0CFC9"/>
+    <w:nsid w:val="7C60140B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12557,51 +12557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-aprin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6699-6961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077496426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05259159v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Garcia de Cezar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05317971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maria Alves Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sturl&#232;se" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143949" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05370331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Tomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2025.100318" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Agounoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahib Arairo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Arayro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Arcuri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-32800-8.09991-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05265057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100246" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05210809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveil Muanda Lutete" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180166" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04532406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rambaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire7040117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherryhane Labeni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04749437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Froment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122712" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04540206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04370421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=mayssa Chebbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girones" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12466" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03624704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Belkhane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127230" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Maachi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rabary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.47" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03418793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essa&#239;di" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.111747" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02991443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vincent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102850" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Longuet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rambaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2516" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eyssette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2018.04.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Forestier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2017.02.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.08.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014358v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecysyn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653046" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lapebie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014362v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forestier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014359v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosenza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.12.121706" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1543350" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laboureur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Birk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Buchlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rambaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.03.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriella Gennari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Battista" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Grilli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Miccio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930782v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Birk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Buchlin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962628v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543271" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Floch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543382" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sabatini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543404" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930816v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapebie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436060" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962597v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436087" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169384v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331026" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012122v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Jarry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2013.08.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169403v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331107" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04167799v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osmont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buchlin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.08.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29MBL76G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009112v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jarry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.09.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cirocchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11566" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK4DP582-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2011-1-168" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460109v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.05.023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012164v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.132" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012169v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.086" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060745v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.10.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabioc'H" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05607075v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hammad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchetti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lepers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bihan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10959" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05484893v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04523473v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2024.1.187" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04652335v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04166651v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Chebbi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE59841.2023.10178566" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04168094v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04428877v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Lopes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04098045v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Secheppet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04235719v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P353-cd" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03833900v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03705601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepers" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cotte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legrand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03676476v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Giraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Legrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7934" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03624148v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03864930v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthom&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Bonnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escourrou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02965370v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02617007v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Zardari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Molle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784482957.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011901v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318699" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02556612v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974024v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095142v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009654v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930433v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914820v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muttin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milinkovitch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefrancois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012044v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fuhrer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.977938" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299392v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012043v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Munier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.978639" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970448v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973321v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970131v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05568083v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Wehbi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essaidi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22398" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038249v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839854v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797929v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04466032v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lopes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509109v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04986661v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-32800-8.00019-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03624127v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zavaleta" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824045-8.00009-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299439v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36359-7_28" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299329v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuhrer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-30" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299417v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/32950" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513083v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513073v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513088v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-aprin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6699-6961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077496426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05259159v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Garcia de Cezar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05317971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maria Alves Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sturl&#232;se" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143949" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05370331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Tomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2025.100318" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Agounoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahib Arairo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Arayro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Arcuri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-32800-8.09991-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05265057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100246" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05210809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveil Muanda Lutete" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180166" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04532406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rambaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire7040117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherryhane Labeni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04749437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Froment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122712" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04540206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04370421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=mayssa Chebbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girones" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12466" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03624704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Belkhane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127230" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Maachi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rabary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.47" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03418793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essa&#239;di" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.111747" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02991443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vincent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102850" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Longuet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rambaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2516" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eyssette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2018.04.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Forestier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2017.02.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.08.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653046" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014360v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lapebie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014358v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecysyn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014362v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forestier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014359v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosenza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.12.121706" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1543350" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011840v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriella Gennari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Battista" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Grilli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Miccio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930782v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laboureur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Birk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Buchlin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rambaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Birk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Buchlin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.03.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962628v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543271" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Floch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543382" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sabatini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543404" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930816v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapebie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436060" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962597v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436087" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169384v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331026" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012122v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Jarry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2013.08.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169403v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331107" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04167799v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osmont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buchlin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.08.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29MBL76G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009112v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jarry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.09.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cirocchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11566" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK4DP582-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2011-1-168" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460109v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.05.023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012164v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.132" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012169v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.086" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060745v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.10.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabioc'H" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05607075v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hammad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchetti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lepers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bihan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10959" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05484893v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04523473v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2024.1.187" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04652335v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04166651v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Chebbi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE59841.2023.10178566" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04428877v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Lopes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04168094v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04098045v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Secheppet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04235719v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P353-cd" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03833900v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03705601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepers" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cotte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legrand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03676476v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Giraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Legrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7934" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03624148v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03864930v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthom&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Bonnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escourrou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02965370v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02617007v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Zardari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Molle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784482957.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011901v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318699" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02556612v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974024v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095142v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009654v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930433v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914820v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muttin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milinkovitch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefrancois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012044v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fuhrer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.977938" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299392v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012043v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Munier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.978639" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970448v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973321v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970131v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05568083v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Wehbi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essaidi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22398" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038249v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839854v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797929v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04466032v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lopes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509109v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04986661v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-32800-8.00019-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03624127v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zavaleta" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824045-8.00009-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299439v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36359-7_28" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299329v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuhrer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-30" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299417v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/32950" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513083v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513073v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03513088v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>