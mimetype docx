--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -195,9112 +195,9514 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartz porosity in amorphous SiO2 of granitic shear bands</w:t>
+                <w:t xml:space="preserve">Multiscale controls on thermal spring emergence in France: From national statistics to local scale modelling (Chaudes-Aigues hydrothermal system)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Précigout</w:t>
+                <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Prigent</w:t>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gina Mcgill</w:t>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Airaghi</w:t>
+                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (1), pp.6996. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65, pp.103415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-026-37576-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2026.103415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05560548v1</w:t>
+                <w:t xml:space="preserve">hal-05581121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetotelluric evidence for a melt-rich magmatic reservoir beneath Mayotte</w:t>
+                <w:t xml:space="preserve">Quartz porosity in amorphous SiO2 of granitic shear bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Wawrzyniak</w:t>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hautot</w:t>
+                <w:t xml:space="preserve">Gina Mcgill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Andújar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tarits</w:t>
+                <w:t xml:space="preserve">Laura Airaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09625-4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.6996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-37576-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05348015v1</w:t>
+                <w:t xml:space="preserve">insu-05560548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid flow in crustal fault zones with varying lengthwise thickness: application to the Margeride fault zone (French Massif Central)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-lived brittle reactivation of crossing fault networks enhancing upwellings in hydrothermal systems: The case study of Chaudes-Aigues spring swarm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Penhoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmy Penhoët</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+                <w:t xml:space="preserve">Maxime Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40517-025-00334-9⟩</w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 139, pp.103679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2026.103679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892277v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the most relevant soil structure parameter to describe field-measured N2O emissions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The complex dynamics of gas percolation in low-porosity, crystal-rich silicic magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Theurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Maillet</w:t>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Grossel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Cottenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117155⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 474, pp.108612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2026.108612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04859930v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05585701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One hydrothermal system may hide another: Insights from a geochemical exploration of Chaudes-Aigues and nearby springs (French Massif Central)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmy Penhoët</w:t>
+                <w:t xml:space="preserve">Magnetotelluric evidence for a melt-rich magmatic reservoir beneath Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+                <w:t xml:space="preserve">Sophie Hautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Moreira</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tarits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2025.103476⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 646 (8087), pp.1122-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09625-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222615v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05348015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microlitic crystal-venting episodes at two trachytic lava domes of the Chaîne des Puys (France): Description, experiments and modelling.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miallier Didier</w:t>
+                <w:t xml:space="preserve">Fluid flow in crustal fault zones with varying lengthwise thickness: application to the Margeride fault zone (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Penhoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boivin Pierre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2025.108319⟩</w:t>
+              <w:t xml:space="preserve">Geothermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40517-025-00334-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002686v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatic To Solid-State Evolution Of A Shallow Emplaced Agpaitic Tinguaite (The Suc De Sara Dyke, Velay Volcanic Province, France): Implications For Peralkaline Melt Segregation And Extraction In Ascending Magmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the most relevant soil structure parameter to describe field-measured N2O emissions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pereira</w:t>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monica Spagnoli</w:t>
+                <w:t xml:space="preserve">Lionel Cottenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ejm-36-491-2024⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 453, pp.117155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04676498v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04859930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of mafic crustal rocks at high temperature during brittle‐viscous deformation along a strike‐slip plate boundary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Airaghi</w:t>
+                <w:t xml:space="preserve">Microlitic crystal-venting episodes at two trachytic lava domes of the Chaîne des Puys (France): Description, experiments and modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miallier Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+                <w:t xml:space="preserve">Boivin Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsuyoshi Toyoshima</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+                <w:t xml:space="preserve">Catherine Deniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmg.12791⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 462, pp.108319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2025.108319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04649987v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence of Primary Permeability at Very Low Gas Content in Crystal-Rich Silicic Magma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One hydrothermal system may hide another: Insights from a geochemical exploration of Chaudes-Aigues and nearby springs (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Penhoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GL108389⟩</w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 133, pp.103476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2025.103476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04647671v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble connectivity in experimentally-sheared crystal-bearing silicic melts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magmatic To Solid-State Evolution Of A Shallow Emplaced Agpaitic Tinguaite (The Suc De Sara Dyke, Velay Volcanic Province, France): Implications For Peralkaline Melt Segregation And Extraction In Ascending Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Martel</w:t>
+                <w:t xml:space="preserve">Thomas Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.214⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.491-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ejm-36-491-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04267660v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04676498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced 3D TH and THM Modeling to Shed Light on Thermal Convection in Fault Zones With Varying Thicknesses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+                <w:t xml:space="preserve">Hydration of mafic crustal rocks at high temperature during brittle‐viscous deformation along a strike‐slip plate boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Airaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuyoshi Toyoshima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Genter</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JB028205⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (8), pp.1035-1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553692v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04649987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.80–1.75 Ga granite suites in the west Troms Basement Complex, northern Norway: Palaeoproterozoic magma emplacement during advancing accretionary orogeny, from field observations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Evidence of Primary Permeability at Very Low Gas Content in Crystal-Rich Silicic Magma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Theurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2022.106640⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GL108389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03619235v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04647671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The critical role of magma degassing in sulphide melt mobility and metal enrichment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephen Barnes</w:t>
+                <w:t xml:space="preserve">Bubble connectivity in experimentally-sheared crystal-bearing silicic melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daffos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30107-y⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (S1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03675531v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04267660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic Regime as a Control Factor for Crustal Fault Zone (CFZ) Geothermal Reservoir in an Amagmatic System: A 3D Dynamic Numerical Modeling Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Arbaret</w:t>
+                <w:t xml:space="preserve">Advanced 3D TH and THM Modeling to Shed Light on Thermal Convection in Fault Zones With Varying Thicknesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Victor Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11053-022-10116-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (4), pp.e2023JB028205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JB028205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03836300v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity induced by dislocation dynamics in quartz-rich shear bands of granitic rocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+                <w:t xml:space="preserve">1.80–1.75 Ga granite suites in the west Troms Basement Complex, northern Norway: Palaeoproterozoic magma emplacement during advancing accretionary orogeny, from field observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Bergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Spriet</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-10053-x⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 374, pp.106640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2022.106640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663782v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03619235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varying processes, similar results: How composition influences fragmentation and subsequent feeding of large pyroclastic density currents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Oalmann</w:t>
+                <w:t xml:space="preserve">Tectonic Regime as a Control Factor for Crustal Fault Zone (CFZ) Geothermal Reservoir in an Amagmatic System: A 3D Dynamic Numerical Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2022.979210⟩</w:t>
+              <w:t xml:space="preserve">Natural Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (6), pp.3155-3172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11053-022-10116-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807321v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03836300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal Fault Zones (CFZ) as Geothermal Power Systems: A Preliminary 3D THM Model Constrained by a Multidisciplinary Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+                <w:t xml:space="preserve">The critical role of magma degassing in sulphide melt mobility and metal enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Le Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Godel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2021/8855632⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.2359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30107-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139470v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03675531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of thermal conductivity and nonlinear mechanical behavior of straw insulation composite by a numerical homogenization approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dashnor Hoxha</w:t>
+                <w:t xml:space="preserve">Porosity induced by dislocation dynamics in quartz-rich shear bands of granitic rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Spriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103144⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.6141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-10053-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03329634v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of trachytic lava in the chaîne des Puys for two millennia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Miallier</w:t>
+                <w:t xml:space="preserve">Varying processes, similar results: How composition influences fragmentation and subsequent feeding of large pyroclastic density currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouvet de Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhide Nagashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Oalmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences Naturelles d'Auvergne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.979210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2022.979210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03577383v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of plutons and detachments: a comparison of Aegean and Tyrrhenian granitoids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+                <w:t xml:space="preserve">Crustal Fault Zones (CFZ) as Geothermal Power Systems: A Preliminary 3D THM Model Constrained by a Multidisciplinary Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roche</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-1357-2021⟩</w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.8855632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2021/8855632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03261912v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Rock Physics: computation of hydrodynamic dispersion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Girolami</w:t>
+                <w:t xml:space="preserve">Modelling of thermal conductivity and nonlinear mechanical behavior of straw insulation composite by a numerical homogenization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Belayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dashnor Hoxha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2021032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.103144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275296v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03329634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy and evolution of a migmatite-cored extensional metamorphic dome and interaction with syn-kinematic intrusions, the Mykonos-Delos-Rheneia MCC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zozi Papadopoulou</w:t>
+                <w:t xml:space="preserve">The use of trachytic lava in the chaîne des Puys for two millennia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Miallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences Naturelles d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85, pp.45-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03141088v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03577383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentally induced volumetric re-equilibration of plagioclase-hosted melt inclusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.J. Drignon</w:t>
+                <w:t xml:space="preserve">Interactions of plutons and detachments: a comparison of Aegean and Tyrrhenian granitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cheval-Garabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GC009357⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.1357-1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-1357-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081089v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03261912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oxides in the shallow vesiculation of ascending magmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Burgisser</w:t>
+                <w:t xml:space="preserve">Digital Rock Physics: computation of hydrodynamic dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Colombier</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107072⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76, pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2021032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02955552v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduit processes during the February 11, 2010 Vulcanian eruption of Soufrière Hills, Montserrat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marielle Collombet</w:t>
+                <w:t xml:space="preserve">Experimentally induced volumetric re-equilibration of plagioclase-hosted melt inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Drignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Bodnan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.01.020⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.2020GC009357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GC009357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01999056v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal clustering in magmas: Insights from HP–HT experiments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anatomy and evolution of a migmatite-cored extensional metamorphic dome and interaction with syn-kinematic intrusions, the Mykonos-Delos-Rheneia MCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Vettor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zozi Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.10.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.101824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2021.101824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02390404v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03141088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New aspects of magma storage and transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">The role of oxides in the shallow vesiculation of ascending magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Forien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colombier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 406, pp.107072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553858v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02955552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Morphogenesis of Organo-Sedimentary Structures Growing Under Geochemically Stressed Conditions: Keystone to Proving the Biogenicity of Some Archaean Stromatolites?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gautret</w:t>
+                <w:t xml:space="preserve">Conduit processes during the February 11, 2010 Vulcanian eruption of Soufrière Hills, Montserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonin Bechon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences9080359⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 373, pp.23-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02279838v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01999056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the geothermal potential of crustal fault zones: a case study from the Pontgibaud area (French Massif Central, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+                <w:t xml:space="preserve">New aspects of magma storage and transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40517-019-0150-7⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351, pp.523-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376503v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synextensional Granitoids and Detachment Systems Within Cycladic Metamorphic Core Complexes (Aegean Sea, Greece): Toward a Regional Tectonomagmatic Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal clustering in magmas: Insights from HP–HT experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misha Bystricky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Launeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2017TC004697⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351 (8), pp.574-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01857065v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02390404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Localization Within a Syntectonic Intrusion in a Back-Arc Extensional Context: The Naxos Monzogranite (Greece)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic Morphogenesis of Organo-Sedimentary Structures Growing Under Geochemically Stressed Conditions: Keystone to Proving the Biogenicity of Some Archaean Stromatolites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Bessière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Précigout</w:t>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017TC004801⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (8), pp.359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences9080359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01680181v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02279838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ confirmation of permeability development in shearing bubble-bearing melts and implications for volcanic outgassing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+                <w:t xml:space="preserve">On the geothermal potential of crustal fault zones: a case study from the Pontgibaud area (French Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.10.053⟩</w:t>
+              <w:t xml:space="preserve">Geothermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40517-019-0150-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01399901v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eruptive and shallow conduit dynamics during Vulcanian explosions: insights from the Episode IV block field of the 1912 eruption of Novarupta, Alaska</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synextensional Granitoids and Detachment Systems Within Cycladic Metamorphic Core Complexes (Aegean Sea, Greece): Toward a Regional Tectonomagmatic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Isgett</w:t>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. F. Houghton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Burgisser</w:t>
+                <w:t xml:space="preserve">Valentin Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-017-1138-4⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (8), pp.2328-2362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2017TC004697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01575607v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01857065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la carrière au cimetière, nouvelles approches archéologiques sur les sarcophages mérovingiens en trachyte du Puy de Dôme (Massif central, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain Localization Within a Syntectonic Intrusion in a Back-Arc Extensional Context: The Naxos Monzogranite (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gaime</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'association pour l'Antiquité tardive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.558-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017TC004801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02954648v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01680181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synkinematic skarns and fluid drainage along detachments: The West Cycladic Detachment System on Serifos Island (Cyclades, Greece) and its related mineralization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la carrière au cimetière, nouvelles approches archéologiques sur les sarcophages mérovingiens en trachyte du Puy de Dôme (Massif central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Grasemann</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dacko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'association pour l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26, pp.25-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01412398v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02954648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and correlation criteria of the rhyolitic ignimbrites in the Monts Dore volcanic field (France)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eruptive and shallow conduit dynamics during Vulcanian explosions: insights from the Episode IV block field of the 1912 eruption of Novarupta, Alaska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Isgett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. F. Houghton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fagents</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.187.6.261⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (58), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-017-1138-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01413203v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01575607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gneissic layering and localized incipient melting upon melt flow during experimental deformation of migmatites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Trap</w:t>
+                <w:t xml:space="preserve">In situ confirmation of permeability development in shearing bubble-bearing melts and implications for volcanic outgassing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Roma Larisa Kushnir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 458, pp.315-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.10.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01275193v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01399901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-explosive conduit conditions during the 2010 eruption of Merapi volcano (Java, Indonesia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tonin Bechon</w:t>
+                <w:t xml:space="preserve">Synkinematic skarns and fluid drainage along detachments: The West Cycladic Detachment System on Serifos Island (Cyclades, Greece) and its related mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ducoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Grasemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL071153⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 695, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01391386v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01412398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neon isotopic composition of the mantle constrained by single vesicle analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Colin</w:t>
+                <w:t xml:space="preserve">Composition and correlation criteria of the rhyolitic ignimbrites in the Monts Dore volcanic field (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Auxerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.05.052⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 187 (6), pp.261-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.187.6.261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01330369v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01413203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geological signature of a slab tear below the Aegean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+                <w:t xml:space="preserve">Neon isotopic composition of the mantle constrained by single vesicle analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benita Putlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.08.004⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 449, pp.145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.05.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01187096v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01330369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of sheeted dykes beneath oceanic ridges: Strain experiments coupled with 3D numerical modeling of the Troodos Ophiolite, Cyprus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+                <w:t xml:space="preserve">Pre-explosive conduit conditions during the 2010 eruption of Merapi volcano (Java, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa J Drignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonin Bechon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.01.004⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.11595-11602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL071153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01110579v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01391386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ikaria high-temperature Metamorphic Core Complex (Cyclades, Greece): Geometry, kinematics and thermal structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+                <w:t xml:space="preserve">Impact of gneissic layering and localized incipient melting upon melt flow during experimental deformation of migmatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2015.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.68-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01225362v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01275193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between plutonism and detachments during Metamorphic Core Complex formation, Serifos Island (Cyclades, Greece)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">The geological signature of a slab tear below the Aegean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014TC003650⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 659, pp.166-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01145540v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01187096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental mixing of hydrous magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 418, pp.158-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01225181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelations between extensional shear zones and synkinematic intrusions: The example of Ikaria Island (NE Cyclades, Greece)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Interactions between plutonism and detachments during Metamorphic Core Complex formation, Serifos Island (Cyclades, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Augier</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.03.020⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (6), pp.1080-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014TC003650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01145425v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01145540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, petrological and chemical analysis of syn-kinematic migmatites: insights from the Western Gneiss Region, Norway.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. C. Vrijmoed</w:t>
+                <w:t xml:space="preserve">Interrelations between extensional shear zones and synkinematic intrusions: The example of Ikaria Island (NE Cyclades, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmg.12084⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 651-652, pp.152-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00955251v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01145425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation of magma mixing at high pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Permeability of sheeted dykes beneath oceanic ridges: Strain experiments coupled with 3D numerical modeling of the Troodos Ophiolite, Cyprus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.02.016⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 644-645, pp.138-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00955227v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01110579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the conditions of magma mixing and its bearing on andesite production in the crust</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joan Andújar</w:t>
+                <w:t xml:space="preserve">The Ikaria high-temperature Metamorphic Core Complex (Cyclades, Greece): Geometry, kinematics and thermal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms6607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.18-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01096232v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01225362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and shape fabrics of magnetite in simple shear flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Launeau</w:t>
+                <w:t xml:space="preserve">Structural, petrological and chemical analysis of syn-kinematic migmatites: insights from the Western Gneiss Region, Norway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Diot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Vrijmoed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (6), pp.647-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00746994v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00955251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trachyte phase relations and implication for magma storage conditions in the Chaîne des Puys (French Massif Central).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Experimental simulation of magma mixing at high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196-197, pp.281-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egt006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00779642v1</w:t>
+                <w:t xml:space="preserve">insu-00955227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rheological transition in plagioclase-bearing magmas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">On the conditions of magma mixing and its bearing on andesite production in the crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 118 (4), pp.1363-1377. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgrb.50091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00790386v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01096232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Assessment of the R 1 elationships Between Electrical Resistivity, Crustal Melting and Strain Localization beneath the Himalayan-Tibetan Belt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic and shape fabrics of magnetite in simple shear flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Launeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Hashim</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 373, pp.20-30. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 249, pp.25-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00814361v1</w:t>
+                <w:t xml:space="preserve">insu-00746994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation experiments of bubble and crystal bearing magmas : rheological and microstructural analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paola Ardia</w:t>
+                <w:t xml:space="preserve">Trachyte phase relations and implication for magma storage conditions in the Chaîne des Puys (French Massif Central).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JB008986⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (6), pp.1071-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egt006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00689606v1</w:t>
+                <w:t xml:space="preserve">insu-00779642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-explosive conduit conditions of the 1997 Vulcanian explosions at Soufrière Hills Volcano, Montserrat: II. Overpressure and depth distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Burgisser</w:t>
+                <w:t xml:space="preserve">The rheological transition in plagioclase-bearing magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Giachetti</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Launeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.11.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (4), pp.1363-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrb.50091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00551314v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00790386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity redistribution enhanced by strain localization in crystal-rich magmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+                <w:t xml:space="preserve">Experimental Assessment of the R 1 elationships Between Electrical Resistivity, Crustal Melting and Strain Localization beneath the Himalayan-Tibetan Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G31803.1⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 373, pp.20-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00598303v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00814361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative textural analysis of Vulcanian pyroclasts (Montserrat) using multi-scale X-ray computed microtomography: comparison with results from 2D image analysis</w:t>
+                <w:t xml:space="preserve">Deformation experiments of bubble and crystal bearing magmas : rheological and microstructural analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Giachetti</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Caricchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Ulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Ardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-011-0472-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (B05208), pp.1-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00597327v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00689606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and microstructure of experimentally deformed plagioclase suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">Pre-explosive conduit conditions of the 1997 Vulcanian explosions at Soufrière Hills Volcano, Montserrat: II. Overpressure and depth distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Launeau</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giachetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G32217.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 199 (3-4), pp.193-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00599580v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00551314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constrains on shear-induced crystal breakage in magmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Forien</w:t>
+                <w:t xml:space="preserve">Porosity redistribution enhanced by strain localization in crystal-rich magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (8), pp.715-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G31803.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010JB008026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00600382v1</w:t>
+                <w:t xml:space="preserve">insu-00598303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble nucleation, growth and coalescence during the 1997 Vulcanian explosions of Soufrière Hills Volcano, Montserrat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Quantitative textural analysis of Vulcanian pyroclasts (Montserrat) using multi-scale X-ray computed microtomography: comparison with results from 2D image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giachetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Galven</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.04.001⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73 (9), pp.1295-1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-011-0472-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00488518v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00597327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two- and three-dimensional shape fabric analysis by the intercept method in grey levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Rheology and microstructure of experimentally deformed plagioclase suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Launeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.06.005⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (8), pp.747-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G32217.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00509163v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00599580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-explosive conduit conditions of the 1997 Vulcanian explosions at Soufrière Hills Volcano, Montserrat: I. Pressure and vesicularity distributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Experimental constrains on shear-induced crystal breakage in magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Forien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.04.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (B08217), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB008026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00557224v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00600382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the local paleo-fluid flow velocity: New textural method and application to metasomatism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bubble nucleation, growth and coalescence during the 1997 Vulcanian explosions of Soufrière Hills Volcano, Montserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giachetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Galven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.01.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 193 (3-4), pp.215-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00352307v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00488518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of magma rheology at 300 MPa: From pure hydrous melt to 75 vol. % of crystals.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Misha Bystricky</w:t>
+                <w:t xml:space="preserve">Pre-explosive conduit conditions of the 1997 Vulcanian explosions at Soufrière Hills Volcano, Montserrat: I. Pressure and vesicularity distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giachetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.11.065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 194 (1-3), pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00170256v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00557224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and rheology of hydrous synthetic magmatic suspensions deformed in torsion at high pressure.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two- and three-dimensional shape fabric analysis by the intercept method in grey levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Launeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Archanjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006JB004856⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 492 (1-4), pp.230-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00170264v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00509163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear strain localization from the upper mantle to the middle crust of the Kohistan Arc (Pakistan)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the local paleo-fluid flow velocity: New textural method and application to metasomatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Burg</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Shahida Hussain</w:t>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/GSL.SP.2005.245.01.02⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 280 (1-4), pp.71-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00090463v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00352307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature and pressure seismic properties of a lower crustal prograde shear zone from the Kohistan Arc, Pakistan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Burlini</w:t>
+                <w:t xml:space="preserve">Experimental investigation of magma rheology at 300 MPa: From pure hydrous melt to 75 vol. % of crystals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misha Bystricky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Burg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/GSL.SP.2005.245.01.09⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 267 (3-4), pp.571-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.11.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00090459v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00170256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex flow in lowest crustal, anastomosing mylonites: Strain gradients in a Kohistan gabbro, northern Pakistan</w:t>
+                <w:t xml:space="preserve">Microstructures and rheology of hydrous synthetic magmatic suspensions deformed in torsion at high pressure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Burg</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misha Bystricky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2002JB002295⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (B10208), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JB004856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069335v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00170264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observations on the effect of interface slip on rotation and stabilisation of rigid particles in simple shear and a comparison with natural mylonites.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neil S. Mancktelow</w:t>
+                <w:t xml:space="preserve">Shear strain localization from the upper mantle to the middle crust of the Kohistan Arc (Pakistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Burg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Nawaz Nawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Dawood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahida Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0191-8141(01)00084-0⟩</w:t>
+              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 245, pp.25-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/GSL.SP.2005.245.01.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00072749v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of shape and orientation on rigid particle rotation and matrix deformation in simple shear flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-temperature and pressure seismic properties of a lower crustal prograde shear zone from the Kohistan Arc, Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zeilinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Burg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 245, pp.187-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/GSL.SP.2005.245.01.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0191-8141(00)00067-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00089703v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-collisional anastomosing shear zones in the Kohistan Complex (NW Pakistan)</w:t>
+                <w:t xml:space="preserve">Complex flow in lowest crustal, anastomosing mylonites: Strain gradients in a Kohistan gabbro, northern Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Burg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/GSL.SP.2000.170.01.16⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 106 (B10), pp.2467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002JB002295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115233v1</w:t>
+                <w:t xml:space="preserve">hal-00069335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Experimental observations on the effect of interface slip on rotation and stabilisation of rigid particles in simple shear and a comparison with natural mylonites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil S. Mancktelow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Pennacchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24, pp.567-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0191-8141(01)00084-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00072749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of shape and orientation on rigid particle rotation and matrix deformation in simple shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil S. Mancktelow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Burg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 23, pp.1, 113-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0191-8141(00)00067-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-collisional anastomosing shear zones in the Kohistan Complex (NW Pakistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Burg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zeilinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaudrhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hussains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 170, pp.295-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/GSL.SP.2000.170.01.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analogue and numerical modeling of shape fabrics: application to strain and flow determination in magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jezek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ildefonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Launeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Royal Society of Edinburgh: Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 90, pp.97-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/0-8137-2350-7.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9310,3551 +9712,3551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Zones Intersections and High-Temperature Geothermal Exploration: 3D Modeling of the Chaudes-Aigues Area (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Penhoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'impluvium aux sources, fonctionnement d'un système hydrothermal en domaine de socle fracturé : exploration appliquée au cas de Chaudes-Aigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartz amorphization to produce porosity in crustal shear zones</w:t>
+                <w:t xml:space="preserve">Naturally fractured granites as promising targets for HT geothermal exploration: Impact of fault network geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Précigout</w:t>
+                <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Prigent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gina Mcgill</w:t>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9882⟩</w:t>
+              <w:t xml:space="preserve">EAGE-GET 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rotterdam, Netherlands. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202421065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04647678v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental back-arc extension, molten lower crust and syn-kinematic granites: insights from Cycladic MCCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturally fractured granites as promising targets for HT geothermal exploration: Impact of fault network geometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+                <w:t xml:space="preserve">Quartz amorphization to produce porosity in crustal shear zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Mcgill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Airaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE-GET 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202421065⟩</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675561v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04647678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical thermos-kinetic modelling of hydrothermal alteration of volcanic rocks - Example of La Soufrière de Guadeloupe (Eastern Caribbean , France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Décossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Penhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04647674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-porosity found in quartz shear bands from Ikaria, Greece: insights from Hyperspectral Cathodoluminescence and High-Resolution Electron Backscatter Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Mcgill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Airaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04647679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal alteration of lava domes: coupled contribution of experimentation and thermodynamic modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">What happens before eruption? Effect of strong crystal content and time dependence of permeability at very low gas content in immobile silicic magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Theurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5948⟩</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04647685v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04647686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What happens before eruption? Effect of strong crystal content and time dependence of permeability at very low gas content in immobile silicic magmas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal alteration of lava domes: coupled contribution of experimentation and thermodynamic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Décossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1847⟩</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04647686v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04647685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Caritg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal PhD Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Glasgow, Apr 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic reactions in deformed mafic rocks: timing, fluid percolation and equilibrium scales from undeformed gabbros to mylonites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Airaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyoshima Tsuyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bévillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04182739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La source thermale la plus chaude d'Europe (82°C, Chaudes-Aigues, Massif central) et son potentiel géothermique haute température : une approche multidisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Caritg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+                <w:t xml:space="preserve">The sulfide-fluid connection, from magmas to ore deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Le Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Godel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoMod 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris (FR), France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133703v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sulfide-fluid connection, from magmas to ore deposits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Belinda Godel</w:t>
+                <w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Penhoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">GeoMod 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248070v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segregation and extraction of late magmatic melt and fluids in mushes: experimental approach at high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04092123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracking induced by dislocation creep in pure quartz shear bands of granitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03810468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal Fault Zones (CFZ) as Geothermal Power Systems: 3D Variation of Permeability and Related Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stanford Geothermal Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Palo Alto, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Crustal Fault Zones as geothermal power systems: a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal Fault Zones: New targets for geothermal exploration? Insights from the Pontgibaud Fault Zone in the French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Heap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WGC2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Reykjavik,, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentale de l'évolution de la porosité dans un liquide silicaté riche en bulles et en cristaux en déformation cisaillante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daffos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of assimilation and volatiles in the formation and metal enrichment of magmatic sulfide ores: constraints from experimental petrology and application to the Noril’sk-Talnakh ore deposits (Russia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Le Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Godel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03442373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal Fault Zone: New geothermal reservoir? Structural dataset and preliminary 3D TH(M) modelling of the Pontgibaud fault zone (French Massif Central)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+                <w:t xml:space="preserve">Effet de cycles hydriques sur la perméabilité de matériaux limono-sableux compactés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Workshop on Geothermal Reservoir Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Stanford, CA, United States</w:t>
+              <w:t xml:space="preserve">10ème Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur -JNGG 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, LYON, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02481052v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional structural control on the Mont-Dore plio-quaternary volcanism (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Daffos</w:t>
+                <w:t xml:space="preserve">Crustal Fault Zone: New geothermal reservoir? Structural dataset and preliminary 3D TH(M) modelling of the Pontgibaud fault zone (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">45th Workshop on Geothermal Reservoir Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Stanford, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554436v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02481052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de cycles hydriques sur la perméabilité de matériaux limono-sableux compactés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Boussafir</w:t>
+                <w:t xml:space="preserve">Regional structural control on the Mont-Dore plio-quaternary volcanism (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daffos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur -JNGG 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097915v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of magma degassing in sulphide melt mobility and metal enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Le Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Ni-Cu-PGE and Naldrett Memoria Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, virtuel, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03442234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the geothermal potential of crustal fault zones: a case study from the Pontgibaud fault zone (French Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Heap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 8894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Crustal Fault Zones viable geothermal resources? Insights from the Pontgibaud Fault in French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Heap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress 2019 - EGC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-solution creep as a source for strain localisation during late emplacement of granite: The case of Naxos (Greece)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late magmatic strain localization: An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554272v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late magmatic strain localization: An experimental approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure-solution creep as a source for strain localisation during late emplacement of granite: The case of Naxos (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554274v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sarcophages mérovingiens en trachyte. Des carrières aux lieux d'enfouissement (Massif central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Miallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12873,2787 +13275,2787 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.403-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile extension of syn-magmatic lower crusts, with application to volcanic passive margins: the Ivrea Zone (Southern Alps, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.16490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outgassing in the lab: Permeability development in two-phase magmas during simple shear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kushnir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of textural anisotropy on syn-kinematic partial melting of natural gneisses: an experimental approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.5376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01298782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the conditions of mafic-felsic magmas mixing and its bearing on andesite production in the crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01298817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA-ICPMS investigation of base and precious metal contents in rock-bearing sulfides from the Troodos Ophiolite, Cyprus: implications for the cycle of metals during hydrothermal alteration of oceanic crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ramboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mineralogical Association IMA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. pp.EG9 - SULPHIDE MINERALOGY AND GEOCHEMISTRY - ORAL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01143267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granitoids and extensional shear zones in the Aegean Sea (Greece), interactions during Metamorphic Core Complexes formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-5146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01143061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidotisation and fluid flow in sheeted dyke complex : new field and experimental constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+                <w:t xml:space="preserve">Pluton emplacement along a large-scale detachment system: the example of the Serifos granodiorite (Cyclades archipelago, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Grasemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00839104v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00839212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures and rheology of syn-kinematic partially molten gneiss: an experimental approach.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
+                <w:t xml:space="preserve">Epidotisation and fluid flow in sheeted dyke complex : new field and experimental constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00839107v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00839104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluton emplacement along a large-scale detachment system: the example of the Serifos granodiorite (Cyclades archipelago, Greece)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+                <w:t xml:space="preserve">Structures and rheology of syn-kinematic partially molten gneiss: an experimental approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Grasemann</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00839212v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00839107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backarc extension, detachments and granitoids in the Aegean, their relations to slab tear and asthenospheric flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00839198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase relations in trachytes: implication for magma storage conditions in the Chaîne des Puys (French Massif Central)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">Rheology and textures of experimental 3-phase magma mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00838491v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00838290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and textures of experimental 3-phase magma mixing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+                <w:t xml:space="preserve">Phase relations in trachytes: implication for magma storage conditions in the Chaîne des Puys (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00838290v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00838491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical, petrological and structural analysis of syn-kinematic migmatites: insights from the Western Gneiss Region, Norway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Vrijmoed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00838511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Constraints in Favor of Partial Melting of the Middle Crust for the low Resistivity Zone under the Tibetan Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00838455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional textural analysis of products from the 1997 Vulcanian explosions of Soufrière Hills Volcano, using X-ray computed microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giachetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00839303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesiculation processes during the 1997 Vulcanian explosions of Soufrière Hills Volcano, Montserrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giachetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00839306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental textures of mingling and mixing between two chemically contrasted magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00838449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water content of 1997 vulcanian pumices at Soufriere Hills Volcano (Montserrat) and implications on pre-eruptive conduit conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vienne, Austria. pp.07542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00144282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures and rheology of crystal-rich silicic magmas deformed in torsion at high pressure: Experimental constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMPG XI - 11-me International Symposium on Experimental Mineralogy anf Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsion experiments on synthetic magmatic suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misha Bystricky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference on Deformation Mechanism, Rheology and Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear strain localisation in the upper mantle and the lower to middle crust of the Kohistan arc (Pakistan).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Burg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd IGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Florence, Italy. pp.Vol. 5, 02230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prograde Shearing In The Lower Crust: Seismic Consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Burg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGS XXVII General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Nice, France. pp.564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on experimental crystallisation under coaxial stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMPG IX - Ninth International Symposium on Experimental Mineralogy, Petrology and Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary decompression experiments of 1902 and 1929 andesites from Mount Pelée (Martinique): implications for “pelean style” degassing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Navière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MONTAGNE PELEE 1902-2002 Explosive volcanism in subduction Zones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Saint-Pierre, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15663,624 +16065,624 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-solution creep as a source of strain localization during late emplacement of granite : the case of Naxos (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from effusive to explosive activity during lava dome eruption: the example of the 2010 eruption of Merapi volcano (Java, Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa J Drignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.abstract #V51B-4759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01386845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry, thermal structure and kinematics of the metamorphic dome of Ikaria (eastern Cyclades, Greece): implication for Aegean tectonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Interactions between extensional shear zones and syn-tectonic granitic intrusions: the example of Ikaria Island (Cyclades, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. Vol. 16 (EGU2014), pp.12128, 2014, 2014</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. EGU, 160, pp.719 - 742, 2010, EGU General Assembly 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981466v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01115464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between extensional shear zones and syn-tectonic granitic intrusions: the example of Ikaria Island (Cyclades, Greece)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Geometry, thermal structure and kinematics of the metamorphic dome of Ikaria (eastern Cyclades, Greece): implication for Aegean tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Augier</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. EGU, 160, pp.719 - 742, 2010, EGU General Assembly 2014</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. Vol. 16 (EGU2014), pp.12128, 2014, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01115464v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluids drainage along detachments: the West Cycladic Detachment System and synkinematic skarns on Serifos Island (Cyclades, Greece) Maxime Ducoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rabillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EGU. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16290,117 +16692,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et diffusion des sarcophages en trachyte de la chaîne des Puys (Massif central, France) au premier Moyen Âge (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Miallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t>
@@ -16427,51 +16829,51 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFAM, pp.241-258, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16481,147 +16883,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of plutons and detachments, comparison of Aegean and Tyrrhenian granitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cheval-Garabedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03240172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16631,91 +17033,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés dynamiques et structures des magmas : Approches théorique, analogique et expérimentale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université d'Orléans, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00175400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16725,465 +17127,465 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabric ellipsoids for the four subpopulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misha Bystricky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Launeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Orléans, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dôme de lave Nova Rupta (Katmaï)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Katmaï, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01114885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallée des 10 milles fumées - Parc du Katmaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Katmaï, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01127964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt de la phase 3 et dôme du Nova Rupta ( Katmaï)- Alaska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Katmaï, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01127984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallée de l'Indus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Pakistan. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00564690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcan de la soufrière sur l'île de Montserrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Montserrat, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId416"/>
+      <w:footerReference w:type="default" r:id="rId423"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17251,51 +17653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3F260DE"/>
+    <w:nsid w:val="094FB701"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17482,51 +17884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-arbaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4904-9035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137186924" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-8980-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05560548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Mcgill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airaghi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-37576-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05348015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09625-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-025-00334-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04859930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117155" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05222615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103476" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miallier Didier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boivin Pierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108319" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spagnoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-491-2024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04649987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Toyoshima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12791" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Theurel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Collombet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108389" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04267660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daffos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04553692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028205" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619235v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Bergh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haaland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2022.106640" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03675531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Vaillant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Godel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barnes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30107-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03836300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duwiquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbaret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-022-10116-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ledoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Spriet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10053-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvet de Maisonneuve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhide Nagashima" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Oalmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.979210" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8855632" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03329634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ismail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belayachi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103144" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Henault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261912v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garab&#233;dian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1357-2021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275296v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2021032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141088v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sautter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vettor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zozi Papadopoulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2021.101824" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03081089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Drignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Nielsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Bodnan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009357" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02955552v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colombier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107072" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01999056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonin Bechon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chevalier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.01.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02390404v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bystricky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.10.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.11.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9080359" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376503v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-019-0150-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857065v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laurent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004697" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01680181v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004801" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roma Larisa Kushnir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.053" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575607v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Isgett" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Houghton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fagents" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biass" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1138-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954648v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412398v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Grasemann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.12.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01413203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Auxerre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.6.261" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01275193v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fauconnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.02.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391386v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa J Drignon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071153" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01330369v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Colin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita Putlitz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.052" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187096v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01110579v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Coelho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.01.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225362v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudoin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.09.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145540v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003650" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145425v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.03.020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955251v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Vrijmoed" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12084" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955227v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096232v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6607" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00746994v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Diot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.09.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779642v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00790386v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50091" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814361v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hashim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.026" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00689606v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pistone" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caricchi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Ulmer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ardia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008986" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00551314v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giachetti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.11.014" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00598303v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31803.1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00597327v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0472-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00599580v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32217.1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600382v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008026" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00488518v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galven" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.04.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509163v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Archanjo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Robin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.06.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00557224v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussineau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.04.008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352307v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.01.013" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170256v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.11.065" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004856" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52F3781C78A53A3882488806ADE66DA3E94A36C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090463v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Burg" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nawaz Nawaz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Dawood" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahida Hussain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.245.01.02" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-7FT7NZNZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090459v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeilinger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.245.01.09" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-JFJPWKLB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069335v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002295" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072749v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil S. Mancktelow" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pennacchioni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(01)00084-0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089703v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(00)00067-5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115233v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaudrhy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hussains" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2000.170.01.16" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-N5PD7SZ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115239v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jezek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ildefonse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2350-7.97" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049811v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222830v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647678v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9882" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600420v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6489" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675561v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202421065" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647674v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;cossin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17627" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647679v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9750" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647685v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5948" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647686v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1847" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03945115v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182739v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoshima Tsuyoshi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;villard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9034" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133689v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133703v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248070v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Barnes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092123v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810468v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2816" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139469v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589219v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925928v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587846v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03442373v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Godel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02481052v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Guillon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554436v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5569" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097915v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03442234v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096045v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02149864v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554272v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554274v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854507v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552746v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551949v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kushnir" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298782v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298817v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143267v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143061v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839104v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839107v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839212v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Grasemann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839198v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838491v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838290v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838511v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labrousse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838455v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839303v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839306v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838449v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00144282v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091494v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091533v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093765v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090064v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089145v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114162v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Navi&#232;re" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180547v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01386845v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00981466v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01115464v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291330v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128988v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03240172v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garabedian" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00175400v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02448251v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01114885v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01127964v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01127984v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564690v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03201565v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-arbaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4904-9035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137186924" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-8980-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05581121v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2026.103415" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05560548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Mcgill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airaghi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-37576-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05576926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Picault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2026.103679" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05585701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Theurel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Collombet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108612" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05348015v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09625-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-025-00334-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04859930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117155" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002686v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miallier Didier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boivin Pierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108319" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05222615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103476" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pereira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spagnoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-491-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04649987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Toyoshima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12791" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108389" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04267660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daffos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04553692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028205" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Bergh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haaland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coint" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2022.106640" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03836300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duwiquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbaret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-022-10116-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03675531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Vaillant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Godel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30107-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663782v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ledoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Spriet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10053-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvet de Maisonneuve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhide Nagashima" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Oalmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.979210" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8855632" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03329634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ismail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belayachi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103144" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Henault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garab&#233;dian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1357-2021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2021032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03081089v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Drignon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Nielsen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Bodnan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009357" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141088v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sautter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vettor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zozi Papadopoulou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2021.101824" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02955552v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colombier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107072" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01999056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonin Bechon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chevalier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.01.020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553858v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.11.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02390404v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bystricky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.10.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9080359" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376503v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-019-0150-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857065v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laurent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004697" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01680181v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004801" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954648v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575607v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Isgett" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Houghton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fagents" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biass" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1138-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399901v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roma Larisa Kushnir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.053" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412398v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Grasemann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.12.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01413203v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Auxerre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.6.261" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01330369v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Colin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita Putlitz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.052" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa J Drignon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071153" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01275193v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fauconnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.02.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187096v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225181v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145540v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003650" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145425v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudoin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.03.020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01110579v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Coelho" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.01.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225362v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.09.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955251v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Vrijmoed" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12084" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955227v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096232v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6607" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00746994v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Diot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.09.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779642v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00790386v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50091" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814361v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hashim" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.026" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00689606v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pistone" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caricchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Ulmer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ardia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008986" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00551314v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giachetti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.11.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00598303v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31803.1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00597327v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0472-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00599580v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32217.1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600382v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008026" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00488518v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galven" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.04.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00557224v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussineau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.04.008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509163v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Archanjo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Robin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.06.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352307v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.01.013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170256v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.11.065" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170264v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004856" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52F3781C78A53A3882488806ADE66DA3E94A36C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090463v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Burg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nawaz Nawaz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Dawood" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahida Hussain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.245.01.02" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-7FT7NZNZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090459v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeilinger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.245.01.09" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-JFJPWKLB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069335v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002295" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072749v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil S. Mancktelow" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pennacchioni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(01)00084-0" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089703v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(00)00067-5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115233v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaudrhy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hussains" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2000.170.01.16" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-N5PD7SZ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115239v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jezek" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ildefonse" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2350-7.97" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049811v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222830v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675561v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202421065" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600420v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6489" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647678v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9882" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647674v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;cossin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17627" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647679v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9750" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647686v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1847" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647685v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5948" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03945115v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182739v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoshima Tsuyoshi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;villard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9034" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133689v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248070v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Barnes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133703v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092123v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810468v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2816" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139469v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589219v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925928v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587846v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03442373v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Godel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097915v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02481052v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Guillon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554436v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5569" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03442234v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096045v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02149864v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554274v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554272v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854507v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552746v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidault" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551949v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kushnir" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298782v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298817v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143267v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143061v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839212v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Grasemann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839104v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839107v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839198v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838290v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838491v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838511v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labrousse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838455v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839303v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839306v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838449v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00144282v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091494v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091533v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093765v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090064v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089145v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114162v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Navi&#232;re" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180547v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01386845v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01115464v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00981466v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291330v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128988v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03240172v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garabedian" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00175400v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02448251v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01114885v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01127964v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01127984v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564690v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03201565v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>