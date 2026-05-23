--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,17598 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...17546 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Arbaret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4904-9035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137186924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=sUx02r8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/R-8980-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lived brittle reactivation of crossing fault networks enhancing upwellings in hydrothermal systems: The case study of Chaudes-Aigues spring swarm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gumiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 139, pp.103679. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2026.103679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz porosity in amorphous SiO2 of granitic shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Mcgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Airaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.6996. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-37576-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05560548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale controls on thermal spring emergence in France: From national statistics to local scale modelling (Chaudes-Aigues hydrothermal system)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65, pp.103415. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2026.103415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex dynamics of gas percolation in low-porosity, crystal-rich silicic magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Theurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burgisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 474, pp.108612. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2026.108612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05585701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotelluric evidence for a melt-rich magmatic reservoir beneath Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tarits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 646 (8087), pp.1122-1128. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09625-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05348015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the most relevant soil structure parameter to describe field-measured N2O emissions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 453, pp.117155. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04859930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid flow in crustal fault zones with varying lengthwise thickness: application to the Margeride fault zone (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gumiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.6. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-025-00334-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microlitic crystal-venting episodes at two trachytic lava domes of the Chaîne des Puys (France): Description, experiments and modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miallier Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boivin Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burgisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 462, pp.108319. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2025.108319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One hydrothermal system may hide another: Insights from a geochemical exploration of Chaudes-Aigues and nearby springs (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.103476. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2025.103476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic To Solid-State Evolution Of A Shallow Emplaced Agpaitic Tinguaite (The Suc De Sara Dyke, Velay Volcanic Province, France): Implications For Peralkaline Melt Segregation And Extraction In Ascending Magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, pp.491-524. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ejm-36-491-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04676498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration of mafic crustal rocks at high temperature during brittle‐viscous deformation along a strike‐slip plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Airaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Toyoshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Metamorphic Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (8), pp.1035-1067. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmg.12791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04649987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence of Primary Permeability at Very Low Gas Content in Crystal-Rich Silicic Magma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Theurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burgisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GL108389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04647671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble connectivity in experimentally-sheared crystal-bearing silicic melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daffos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356 (S1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04267660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced 3D TH and THM Modeling to Shed Light on Thermal Convection in Fault Zones With Varying Thicknesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Victor Donzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (4), pp.e2023JB028205. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JB028205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.80–1.75 Ga granite suites in the west Troms Basement Complex, northern Norway: Palaeoproterozoic magma emplacement during advancing accretionary orogeny, from field observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Bergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Haaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Coint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precambrian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 374, pp.106640. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precamres.2022.106640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03619235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical role of magma degassing in sulphide melt mobility and metal enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada Iacono-Marziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Godel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.2359. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-30107-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03675531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic Regime as a Control Factor for Crustal Fault Zone (CFZ) Geothermal Reservoir in an Amagmatic System: A 3D Dynamic Numerical Modeling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (6), pp.3155-3172. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11053-022-10116-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03836300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosity induced by dislocation dynamics in quartz-rich shear bands of granitic rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Spriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.6141. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-10053-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varying processes, similar results: How composition influences fragmentation and subsequent feeding of large pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouvet de Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhide Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Oalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.979210. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.979210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal Fault Zones (CFZ) as Geothermal Power Systems: A Preliminary 3D THM Model Constrained by a Multidisciplinary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.8855632. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2021/8855632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of trachytic lava in the chaîne des Puys for two millennia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Naturelles d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85, pp.45-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03577383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of plutons and detachments: a comparison of Aegean and Tyrrhenian granitoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cheval-Garabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.1357-1388. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-12-1357-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03261912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of thermal conductivity and nonlinear mechanical behavior of straw insulation composite by a numerical homogenization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Belayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashnor Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103144. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03329634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Rock Physics: computation of hydrodynamic dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76, pp.51. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2021032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentally induced volumetric re-equilibration of plagioclase-hosted melt inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Drignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Bodnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.2020GC009357. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GC009357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy and evolution of a migmatite-cored extensional metamorphic dome and interaction with syn-kinematic intrusions, the Mykonos-Delos-Rheneia MCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Sautter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Vettor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zozi Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.101824. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2021.101824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03141088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of oxides in the shallow vesiculation of ascending magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burgisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Forien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Colombier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 406, pp.107072. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02955552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduit processes during the February 11, 2010 Vulcanian eruption of Soufrière Hills, Montserrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burgisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonin Bechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 373, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01999056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New aspects of magma storage and transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 351, pp.523-524. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2019.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal clustering in magmas: Insights from HP–HT experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misha Bystricky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Launeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 351 (8), pp.574-585. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2019.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02390404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Morphogenesis of Organo-Sedimentary Structures Growing Under Geochemically Stressed Conditions: Keystone to Proving the Biogenicity of Some Archaean Stromatolites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyron Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.359. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences9080359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02279838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the geothermal potential of crustal fault zones: a case study from the Pontgibaud area (French Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Heap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bellanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-019-0150-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synextensional Granitoids and Detachment Systems Within Cycladic Metamorphic Core Complexes (Aegean Sea, Greece): Toward a Regional Tectonomagmatic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Rabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (8), pp.2328-2362. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017TC004697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01857065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Localization Within a Syntectonic Intrusion in a Back-Arc Extensional Context: The Naxos Monzogranite (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Rabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (2), pp.558-587. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017TC004801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01680181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la carrière au cimetière, nouvelles approches archéologiques sur les sarcophages mérovingiens en trachyte du Puy de Dôme (Massif central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'association pour l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02954648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ confirmation of permeability development in shearing bubble-bearing melts and implications for volcanic outgassing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Roma Larisa Kushnir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 458, pp.315-326. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.10.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01399901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruptive and shallow conduit dynamics during Vulcanian explosions: insights from the Episode IV block field of the 1912 eruption of Novarupta, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Isgett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F. Houghton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fagents</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Biass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burgisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79 (58), 18 p. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-017-1138-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01575607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synkinematic skarns and fluid drainage along detachments: The West Cycladic Detachment System on Serifos Island (Cyclades, Greece) and its related mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ducoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Grasemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 695, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01412398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and correlation criteria of the rhyolitic ignimbrites in the Monts Dore volcanic field (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Auxerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pichavant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187 (6), pp.261-273. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.187.6.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01413203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neon isotopic composition of the mantle constrained by single vesicle analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benita Putlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 449, pp.145-154. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01330369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-explosive conduit conditions during the 2010 eruption of Merapi volcano (Java, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa J Drignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonin Bechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burgisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.11595-11602. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL071153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01391386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gneissic layering and localized incipient melting upon melt flow during experimental deformation of migmatites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.68-84. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01275193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geological signature of a slab tear below the Aegean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Sternai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Rabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 659, pp.166-182. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2015.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01187096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental mixing of hydrous magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 418, pp.158-170. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01225181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between plutonism and detachments during Metamorphic Core Complex formation, Serifos Island (Cyclades, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Rabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gumiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (6), pp.1080-1106. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC003650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01145540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations between extensional shear zones and synkinematic intrusions: The example of Ikaria Island (NE Cyclades, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 651-652, pp.152-171. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01145425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ikaria high-temperature Metamorphic Core Complex (Cyclades, Greece): Geometry, kinematics and thermal structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Lahfid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.18-41. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01225362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of sheeted dykes beneath oceanic ridges: Strain experiments coupled with 3D numerical modeling of the Troodos Ophiolite, Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Sizaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 644-645, pp.138-150. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01110579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, petrological and chemical analysis of syn-kinematic migmatites: insights from the Western Gneiss Region, Norway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Vrijmoed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Metamorphic Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.647-673. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmg.12084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00955251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental simulation of magma mixing at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 196-197, pp.281-300. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2014.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00955227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the conditions of magma mixing and its bearing on andesite production in the crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, 12 p. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01096232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic and shape fabrics of magnetite in simple shear flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Sizaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 249, pp.25-38. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00746994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trachyte phase relations and implication for magma storage conditions in the Chaîne des Puys (French Massif Central).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (6), pp.1071-1107. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egt006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00779642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rheological transition in plagioclase-bearing magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Launeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (4), pp.1363-1377. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrb.50091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00790386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of the R 1 elationships Between Electrical Resistivity, Crustal Melting and Strain Localization beneath the Himalayan-Tibetan Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hashim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 373, pp.20-30. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00814361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation experiments of bubble and crystal bearing magmas : rheological and microstructural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Caricchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Ulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Ardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (B05208), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JB008986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00689606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-explosive conduit conditions of the 1997 Vulcanian explosions at Soufrière Hills Volcano, Montserrat: II. Overpressure and depth distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burgisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giachetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 199 (3-4), pp.193-205. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00551314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative textural analysis of Vulcanian pyroclasts (Montserrat) using multi-scale X-ray computed microtomography: comparison with results from 2D image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burgisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 73 (9), pp.1295-1309. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0472-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00597327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosity redistribution enhanced by strain localization in crystal-rich magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burgisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (8), pp.715-718. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31803.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00598303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and microstructure of experimentally deformed plagioclase suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Launeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (8), pp.747-750. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G32217.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00599580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental constrains on shear-induced crystal breakage in magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Forien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burgisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (B08217), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JB008026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00600382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble nucleation, growth and coalescence during the 1997 Vulcanian explosions of Soufrière Hills Volcano, Montserrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burgisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 193 (3-4), pp.215-231. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00488518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-explosive conduit conditions of the 1997 Vulcanian explosions at Soufrière Hills Volcano, Montserrat: I. Pressure and vesicularity distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burgisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poussineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bourdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 194 (1-3), pp.27-41. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00557224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two- and three-dimensional shape fabric analysis by the intercept method in grey levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Archanjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 492 (1-4), pp.230-239. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00509163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the local paleo-fluid flow velocity: New textural method and application to metasomatism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Sizaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 280 (1-4), pp.71-82. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00352307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of magma rheology at 300 MPa: From pure hydrous melt to 75 vol. % of crystals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misha Bystricky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 267 (3-4), pp.571-583. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2007.11.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00170256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and rheology of hydrous synthetic magmatic suspensions deformed in torsion at high pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misha Bystricky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (B10208), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00170264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear strain localization from the upper mantle to the middle crust of the Kohistan Arc (Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Burg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nawaz Nawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahida Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society Special Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 245, pp.25-38. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/GSL.SP.2005.245.01.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature and pressure seismic properties of a lower crustal prograde shear zone from the Kohistan Arc, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zeilinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Burg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society Special Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 245, pp.187-202. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/GSL.SP.2005.245.01.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex flow in lowest crustal, anastomosing mylonites: Strain gradients in a Kohistan gabbro, northern Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Burg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 106 (B10), pp.2467. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB002295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observations on the effect of interface slip on rotation and stabilisation of rigid particles in simple shear and a comparison with natural mylonites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil S. Mancktelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Pennacchioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 24, pp.567-585. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0191-8141(01)00084-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00072749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of shape and orientation on rigid particle rotation and matrix deformation in simple shear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil S. Mancktelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Burg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23, pp.1, 113-125. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0191-8141(00)00067-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-collisional anastomosing shear zones in the Kohistan Complex (NW Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Burg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zeilinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaudrhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hussains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 170, pp.295-311. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/GSL.SP.2000.170.01.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue and numerical modeling of shape fabrics: application to strain and flow determination in magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jezek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Royal Society of Edinburgh: Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 90, pp.97-109. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/0-8137-2350-7.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duration, thermal regime and argon behavior in continental shear zones: a synthesis from the Aegean domain, Menderes Massif and Alpine Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-11126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'impluvium aux sources, fonctionnement d'un système hydrothermal en domaine de socle fracturé : exploration appliquée au cas de Chaudes-Aigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Zones Intersections and High-Temperature Geothermal Exploration: 3D Modeling of the Chaudes-Aigues Area (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gumiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical thermos-kinetic modelling of hydrothermal alteration of volcanic rocks - Example of La Soufrière de Guadeloupe (Eastern Caribbean , France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Décossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Penhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04647674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturally fractured granites as promising targets for HT geothermal exploration: Impact of fault network geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gumiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE-GET 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rotterdam, Netherlands. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202421065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental back-arc extension, molten lower crust and syn-kinematic granites: insights from Cycladic MCCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), France. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz amorphization to produce porosity in crustal shear zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Mcgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Airaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04647678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-porosity found in quartz shear bands from Ikaria, Greece: insights from Hyperspectral Cathodoluminescence and High-Resolution Electron Backscatter Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Mcgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Airaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04647679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal alteration of lava domes: coupled contribution of experimentation and thermodynamic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Décossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04647685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens before eruption? Effect of strong crystal content and time dependence of permeability at very low gas content in immobile silicic magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Theurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burgisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04647686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal PhD Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Glasgow, Apr 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamorphic reactions in deformed mafic rocks: timing, fluid percolation and equilibrium scales from undeformed gabbros to mylonites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Airaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyoshima Tsuyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bévillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04182739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source thermale la plus chaude d'Europe (82°C, Chaudes-Aigues, Massif central) et son potentiel géothermique haute température : une approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sulfide-fluid connection, from magmas to ore deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada Iacono-Marziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Godel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Penhoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoMod 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking induced by dislocation creep in pure quartz shear bands of granitoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03810468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation and extraction of late magmatic melt and fluids in mushes: experimental approach at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04092123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal Fault Zones (CFZ) as Geothermal Power Systems: 3D Variation of Permeability and Related Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanford Geothermal Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Palo Alto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal Fault Zones: New targets for geothermal exploration? Insights from the Pontgibaud Fault Zone in the French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Reykjavik,, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination expérimentale de l'évolution de la porosité dans un liquide silicaté riche en bulles et en cristaux en déformation cisaillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daffos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of assimilation and volatiles in the formation and metal enrichment of magmatic sulfide ores: constraints from experimental petrology and application to the Noril’sk-Talnakh ore deposits (Russia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada Iacono-Marziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Godel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03442373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Crustal Fault Zones as geothermal power systems: a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional structural control on the Mont-Dore plio-quaternary volcanism (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daffos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gumiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de cycles hydriques sur la perméabilité de matériaux limono-sableux compactés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur -JNGG 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, LYON, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal Fault Zone: New geothermal reservoir? Structural dataset and preliminary 3D TH(M) modelling of the Pontgibaud fault zone (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Stanford, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02481052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of magma degassing in sulphide melt mobility and metal enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada Iacono-Marziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Ni-Cu-PGE and Naldrett Memoria Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtuel, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03442234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the geothermal potential of crustal fault zones: a case study from the Pontgibaud fault zone (French Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 8894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Crustal Fault Zones viable geothermal resources? Insights from the Pontgibaud Fault in French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duwiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2019 - EGC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late magmatic strain localization: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-solution creep as a source for strain localisation during late emplacement of granite: The case of Naxos (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sarcophages mérovingiens en trachyte. Des carrières aux lieux d'enfouissement (Massif central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.403-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile extension of syn-magmatic lower crusts, with application to volcanic passive margins: the Ivrea Zone (Southern Alps, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Aubourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. pp.16490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outgassing in the lab: Permeability development in two-phase magmas during simple shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Kushnir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of textural anisotropy on syn-kinematic partial melting of natural gneisses: an experimental approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.5376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the conditions of mafic-felsic magmas mixing and its bearing on andesite production in the crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-ICPMS investigation of base and precious metal contents in rock-bearing sulfides from the Troodos Ophiolite, Cyprus: implications for the cycle of metals during hydrothermal alteration of oceanic crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Sizaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mineralogical Association IMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. pp.EG9 - SULPHIDE MINERALOGY AND GEOCHEMISTRY - ORAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01143267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granitoids and extensional shear zones in the Aegean Sea (Greece), interactions during Metamorphic Core Complexes formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Rabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-5146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01143061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and rheology of syn-kinematic partially molten gneiss: an experimental approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00839107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluton emplacement along a large-scale detachment system: the example of the Serifos granodiorite (Cyclades archipelago, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Rabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Grasemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00839212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidotisation and fluid flow in sheeted dyke complex : new field and experimental constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Sizaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00839104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backarc extension, detachments and granitoids in the Aegean, their relations to slab tear and asthenospheric flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Rabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00839198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical, petrological and structural analysis of syn-kinematic migmatites: insights from the Western Gneiss Region, Norway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Vrijmoed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00838511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and textures of experimental 3-phase magma mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00838290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase relations in trachytes: implication for magma storage conditions in the Chaîne des Puys (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00838491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Constraints in Favor of Partial Melting of the Middle Crust for the low Resistivity Zone under the Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hashim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00838455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesiculation processes during the 1997 Vulcanian explosions of Soufrière Hills Volcano, Montserrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burgisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00839306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional textural analysis of products from the 1997 Vulcanian explosions of Soufrière Hills Volcano, using X-ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burgisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00839303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental textures of mingling and mixing between two chemically contrasted magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00838449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water content of 1997 vulcanian pumices at Soufriere Hills Volcano (Montserrat) and implications on pre-eruptive conduit conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poussineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burgisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, Austria. pp.07542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00144282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and rheology of crystal-rich silicic magmas deformed in torsion at high pressure: Experimental constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPG XI - 11-me International Symposium on Experimental Mineralogy anf Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsion experiments on synthetic magmatic suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misha Bystricky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference on Deformation Mechanism, Rheology and Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear strain localisation in the upper mantle and the lower to middle crust of the Kohistan arc (Pakistan).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Burg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Florence, Italy. pp.Vol. 5, 02230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prograde Shearing In The Lower Crust: Seismic Consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Burg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXVII General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nice, France. pp.564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary decompression experiments of 1902 and 1929 andesites from Mount Pelée (Martinique): implications for “pelean style” degassing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poussineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Navière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MONTAGNE PELEE 1902-2002 Explosive volcanism in subduction Zones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saint-Pierre, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results on experimental crystallisation under coaxial stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPG IX - Ninth International Symposium on Experimental Mineralogy, Petrology and Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-solution creep as a source of strain localization during late emplacement of granite : the case of Naxos (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from effusive to explosive activity during lava dome eruption: the example of the 2010 eruption of Merapi volcano (Java, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa J Drignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burgisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.abstract #V51B-4759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01386845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluids drainage along detachments: the West Cycladic Detachment System and synkinematic skarns on Serifos Island (Cyclades, Greece) Maxime Ducoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ducoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Rabillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EGU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01291330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry, thermal structure and kinematics of the metamorphic dome of Ikaria (eastern Cyclades, Greece): implication for Aegean tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Lahfid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. Vol. 16 (EGU2014), pp.12128, 2014, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between extensional shear zones and syn-tectonic granitic intrusions: the example of Ikaria Island (Cyclades, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. EGU, 160, pp.719 - 742, 2010, EGU General Assembly 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01115464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et diffusion des sarcophages en trachyte de la chaîne des Puys (Massif central, France) au premier Moyen Âge (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-VIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAM, pp.241-258, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of plutons and detachments, comparison of Aegean and Tyrrhenian granitoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cheval-Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03240172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés dynamiques et structures des magmas : Approches théorique, analogique et expérimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géologie appliquée. Université d'Orléans, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00175400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabric ellipsoids for the four subpopulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misha Bystricky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Launeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Orléans, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dôme de lave Nova Rupta (Katmaï)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Katmaï, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01114885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt de la phase 3 et dôme du Nova Rupta ( Katmaï)- Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Katmaï, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01127984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée des 10 milles fumées - Parc du Katmaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Katmaï, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01127964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Indus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pakistan. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00564690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcan de la soufrière sur l'île de Montserrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Montserrat, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId426"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -17653,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="094FB701"/>
+    <w:nsid w:val="293CA2A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17884,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-arbaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4904-9035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137186924" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-8980-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05581121v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2026.103415" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05560548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Mcgill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airaghi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-37576-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05576926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Picault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2026.103679" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05585701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Theurel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Collombet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108612" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05348015v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09625-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-025-00334-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04859930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117155" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002686v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miallier Didier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boivin Pierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108319" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05222615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103476" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pereira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spagnoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-491-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04649987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Toyoshima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12791" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108389" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04267660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daffos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04553692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028205" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Bergh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haaland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coint" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2022.106640" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03836300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duwiquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbaret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-022-10116-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03675531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Vaillant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Godel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30107-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663782v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ledoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Spriet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10053-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvet de Maisonneuve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhide Nagashima" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Oalmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.979210" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8855632" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03329634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ismail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belayachi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103144" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Henault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garab&#233;dian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1357-2021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2021032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03081089v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Drignon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Nielsen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Bodnan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009357" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141088v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sautter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vettor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zozi Papadopoulou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2021.101824" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02955552v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colombier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107072" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01999056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonin Bechon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chevalier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.01.020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553858v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.11.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02390404v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bystricky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.10.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9080359" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376503v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-019-0150-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857065v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laurent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004697" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01680181v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004801" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954648v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575607v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Isgett" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Houghton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fagents" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biass" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1138-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399901v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roma Larisa Kushnir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.053" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412398v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Grasemann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.12.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01413203v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Auxerre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.6.261" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01330369v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Colin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita Putlitz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.052" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa J Drignon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071153" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01275193v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fauconnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.02.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187096v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225181v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145540v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003650" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145425v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudoin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.03.020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01110579v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Coelho" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.01.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225362v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.09.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955251v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Vrijmoed" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12084" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955227v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096232v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6607" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00746994v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Diot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.09.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779642v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00790386v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50091" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814361v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hashim" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.026" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00689606v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pistone" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caricchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Ulmer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ardia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008986" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00551314v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giachetti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.11.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00598303v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31803.1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00597327v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0472-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00599580v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32217.1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600382v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008026" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00488518v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galven" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.04.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00557224v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussineau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.04.008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509163v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Archanjo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Robin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.06.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352307v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.01.013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170256v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.11.065" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170264v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004856" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52F3781C78A53A3882488806ADE66DA3E94A36C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090463v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Burg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nawaz Nawaz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Dawood" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahida Hussain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.245.01.02" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-7FT7NZNZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090459v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeilinger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.245.01.09" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-JFJPWKLB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069335v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002295" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072749v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil S. Mancktelow" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pennacchioni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(01)00084-0" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089703v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(00)00067-5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115233v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaudrhy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hussains" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2000.170.01.16" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-N5PD7SZ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115239v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jezek" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ildefonse" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2350-7.97" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049811v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222830v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675561v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202421065" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600420v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6489" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647678v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9882" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647674v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;cossin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17627" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647679v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9750" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647686v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1847" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647685v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5948" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03945115v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182739v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoshima Tsuyoshi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;villard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9034" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133689v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248070v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Barnes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133703v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092123v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810468v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2816" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139469v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589219v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925928v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587846v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03442373v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Godel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097915v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02481052v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Guillon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554436v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5569" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03442234v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096045v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02149864v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554274v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554272v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854507v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552746v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidault" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551949v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kushnir" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298782v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298817v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143267v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143061v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839212v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Grasemann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839104v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839107v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839198v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838290v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838491v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838511v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labrousse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838455v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839303v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839306v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838449v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00144282v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091494v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091533v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093765v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090064v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089145v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114162v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Navi&#232;re" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180547v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01386845v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01115464v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00981466v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291330v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128988v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03240172v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garabedian" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00175400v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02448251v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01114885v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01127964v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01127984v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564690v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03201565v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-arbaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4904-9035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137186924" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=sUx02r8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-8980-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05576926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Picault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2026.103679" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05560548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Mcgill" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airaghi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-37576-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05581121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2026.103415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05585701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Theurel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Collombet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108612" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05348015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09625-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04859930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-025-00334-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002686v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miallier Didier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boivin Pierre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108319" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05222615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103476" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pereira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spagnoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-491-2024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04649987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Toyoshima" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12791" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108389" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04267660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daffos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.214" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04553692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028205" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Bergh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haaland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coint" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2022.106640" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03675531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Vaillant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Godel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barnes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30107-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03836300v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duwiquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbaret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-022-10116-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ledoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Spriet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10053-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807321v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvet de Maisonneuve" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhide Nagashima" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Oalmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.979210" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139470v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8855632" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577383v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Henault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garab&#233;dian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1357-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03329634v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ismail" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belayachi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103144" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275296v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2021032" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03081089v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Drignon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Nielsen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Bodnan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009357" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141088v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sautter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vettor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zozi Papadopoulou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2021.101824" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02955552v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colombier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107072" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01999056v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonin Bechon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.01.020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553858v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.11.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02390404v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bystricky" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.10.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9080359" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-019-0150-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857065v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laurent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004697" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01680181v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004801" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roma Larisa Kushnir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.053" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Isgett" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Houghton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fagents" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biass" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1138-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412398v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Grasemann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.12.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01413203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Auxerre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.6.261" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01330369v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Colin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita Putlitz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.052" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391386v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa J Drignon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071153" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01275193v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fauconnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.02.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187096v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225181v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.031" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145540v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003650" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145425v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudoin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.03.020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225362v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.09.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01110579v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Coelho" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.01.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955251v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Vrijmoed" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12084" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955227v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.016" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096232v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6607" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00746994v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Diot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.09.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779642v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00790386v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50091" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814361v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hashim" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.026" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00689606v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pistone" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caricchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Ulmer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ardia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008986" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00551314v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giachetti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.11.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00597327v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0472-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00598303v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31803.1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00599580v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32217.1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600382v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008026" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00488518v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galven" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.04.001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00557224v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussineau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.04.008" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509163v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Archanjo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Robin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.06.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352307v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.01.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170256v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.11.065" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170264v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004856" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52F3781C78A53A3882488806ADE66DA3E94A36C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090463v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Burg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nawaz Nawaz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Dawood" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahida Hussain" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.245.01.02" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-7FT7NZNZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090459v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeilinger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.245.01.09" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-JFJPWKLB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069335v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002295" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072749v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil S. Mancktelow" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pennacchioni" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(01)00084-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089703v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(00)00067-5" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115233v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaudrhy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hussains" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2000.170.01.16" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-N5PD7SZ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115239v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jezek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ildefonse" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2350-7.97" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622238v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-11126" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222830v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049811v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647674v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;cossin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17627" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675561v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202421065" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600420v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6489" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647678v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9882" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647679v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9750" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647685v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5948" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647686v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1847" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03945115v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182739v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoshima Tsuyoshi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;villard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9034" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133689v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248070v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Barnes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133703v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810468v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2816" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092123v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139469v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925928v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587846v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03442373v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Godel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589219v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554436v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5569" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097915v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02481052v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Guillon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03442234v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096045v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02149864v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554274v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554272v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854507v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552746v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551949v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kushnir" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298782v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298817v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143267v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143061v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839107v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839212v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Grasemann" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839104v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839198v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838511v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labrousse" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838290v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838491v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838455v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839306v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839303v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838449v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00144282v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091494v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091533v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093765v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090064v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114162v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Navi&#232;re" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089145v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180547v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01386845v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291330v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00981466v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01115464v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128988v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03240172v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garabedian" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00175400v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02448251v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01114885v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01127984v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01127964v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564690v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03201565v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>