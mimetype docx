--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -2198,451 +2198,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxed sampled-data control design for quasi-LPV/T-S systems</w:t>
+                <w:t xml:space="preserve">Sampled-data Controller Design with Application to the Quanser AERO 2-DOF Helicopter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valter J S Leite</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Automatique de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Cluj-Napoca, Romania. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AQTR49680.2020.9129983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026122v1</w:t>
+                <w:t xml:space="preserve">hal-02887602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampled-data Controller Design with Application to the Quanser AERO 2-DOF Helicopter</w:t>
+                <w:t xml:space="preserve">Relaxed sampled-data control design for quasi-LPV/T-S systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arcese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter J S Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Automatique de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online webinar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AQTR49680.2020.9129983⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02887602v1</w:t>
+                <w:t xml:space="preserve">hal-03026122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-stabilisation locale des modèles T-S incertains via des fonctions de Lyapunov non-quadratiques</w:t>
+                <w:t xml:space="preserve">Local D-stabilization of uncertain T-S fuzzy models via fuzzy Luapunov functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Naples, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089018v1</w:t>
+                <w:t xml:space="preserve">hal-01736753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local D-stabilization of uncertain T-S fuzzy models via fuzzy Luapunov functions</w:t>
+                <w:t xml:space="preserve">D-stabilisation locale des modèles T-S incertains via des fonctions de Lyapunov non-quadratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015467⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736753v1</w:t>
+                <w:t xml:space="preserve">hal-02089018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic Design of Robust Controllers for Uncertain T-S Models with D-Stability Contraints</w:t>
               </w:r>
@@ -2726,226 +2726,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de contrôleurs D-stabilisants pour les modèles flous T-S</w:t>
+                <w:t xml:space="preserve">LMI conditions for non-quadratic stabilization of T-S models with pole placement assignation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tlemcen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109339v1</w:t>
+                <w:t xml:space="preserve">hal-01736765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI conditions for non-quadratic stabilization of T-S models with pole placement assignation</w:t>
+                <w:t xml:space="preserve">Synthèse de contrôleurs D-stabilisants pour les modèles flous T-S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736765v1</w:t>
+                <w:t xml:space="preserve">hal-02109339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-PDC controller design for Takagi-Sugeno models via line-integral Lyapunov functions</w:t>
               </w:r>
@@ -3245,51 +3245,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Behavior Investigation for Trajectory Control of a Microrobot in Blood Vessels</w:t>
+                <w:t xml:space="preserve">High Gain Observer for Backstepping Control of a MRI-guided Therapeutic Microrobot in Blood Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cherry</w:t>
@@ -3307,97 +3307,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 3rd IEEE RAS and EMBS International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp 349 - 354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2010.5627806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655998v1</w:t>
+                <w:t xml:space="preserve">hal-00837711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Trajectory for a Microrobot Navigating in Blood Vessels</w:t>
+                <w:t xml:space="preserve">Dynamic Behavior Investigation for Trajectory Control of a Microrobot in Blood Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cherry</w:t>
@@ -3415,97 +3424,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Buenos Aires, Argentina. pp 1950-1953</w:t>
+              <w:t xml:space="preserve">2010 IEEE International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp 5774-5779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655987v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Gain Observer for Backstepping Control of a MRI-guided Therapeutic Microrobot in Blood Vessels</w:t>
+                <w:t xml:space="preserve">Optimal Trajectory for a Microrobot Navigating in Blood Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cherry</w:t>
@@ -3523,82 +3532,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 3rd IEEE RAS and EMBS International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Buenos Aires, Argentina. pp 1950-1953</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2010.5627806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00837711v1</w:t>
+                <w:t xml:space="preserve">hal-00655987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Modeling and Robust Controller-Observer for a Magnetic Microrobot in a Fluidic Environment using MRI gradients</w:t>
               </w:r>
@@ -4078,51 +4078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arcese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bourahala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano N.D. Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.120198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arc&#232;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J.S. Leite" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3019215" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Cherifi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J S Leite" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.01.031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.08.021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01499" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fruchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2288799" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2257581" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2011.2181508" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedjiga Brai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinuh&#233; Martinez-Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marguery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012999900003822" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03756745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouzoualegh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.606" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46487.2021.9517411" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2199" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129983" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736753v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015467" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.083" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233080" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891675" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beyeler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-J. Nelson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cherry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627806" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00703241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ORLE2045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arcese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bourahala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano N.D. Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.120198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arc&#232;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J.S. Leite" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3019215" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Cherifi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J S Leite" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.01.031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.08.021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01499" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fruchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2288799" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2257581" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2011.2181508" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedjiga Brai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinuh&#233; Martinez-Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marguery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012999900003822" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03756745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouzoualegh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.606" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46487.2021.9517411" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2199" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129983" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026122v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015467" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.083" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233080" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891675" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beyeler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-J. Nelson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837711v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cherry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627806" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655987v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00703241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ORLE2045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>