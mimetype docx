--- v1 (2026-04-08)
+++ v2 (2026-05-22)
@@ -2726,226 +2726,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI conditions for non-quadratic stabilization of T-S models with pole placement assignation</w:t>
+                <w:t xml:space="preserve">Synthèse de contrôleurs D-stabilisants pour les modèles flous T-S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736765v1</w:t>
+                <w:t xml:space="preserve">hal-02109339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de contrôleurs D-stabilisants pour les modèles flous T-S</w:t>
+                <w:t xml:space="preserve">LMI conditions for non-quadratic stabilization of T-S models with pole placement assignation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tlemcen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109339v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-PDC controller design for Takagi-Sugeno models via line-integral Lyapunov functions</w:t>
               </w:r>
@@ -3245,51 +3245,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Gain Observer for Backstepping Control of a MRI-guided Therapeutic Microrobot in Blood Vessels</w:t>
+                <w:t xml:space="preserve">Dynamic Behavior Investigation for Trajectory Control of a Microrobot in Blood Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cherry</w:t>
@@ -3307,106 +3307,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 3rd IEEE RAS and EMBS International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2010 IEEE International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp 5774-5779</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837711v1</w:t>
+                <w:t xml:space="preserve">hal-00655998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Behavior Investigation for Trajectory Control of a Microrobot in Blood Vessels</w:t>
+                <w:t xml:space="preserve">Optimal Trajectory for a Microrobot Navigating in Blood Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cherry</w:t>
@@ -3424,97 +3415,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp 5774-5779</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Buenos Aires, Argentina. pp 1950-1953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655998v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Trajectory for a Microrobot Navigating in Blood Vessels</w:t>
+                <w:t xml:space="preserve">High Gain Observer for Backstepping Control of a MRI-guided Therapeutic Microrobot in Blood Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cherry</w:t>
@@ -3532,73 +3523,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Engineering in Medicine and Biology Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 3rd IEEE RAS and EMBS International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp 349 - 354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2010.5627806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655987v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Modeling and Robust Controller-Observer for a Magnetic Microrobot in a Fluidic Environment using MRI gradients</w:t>
               </w:r>
@@ -4078,51 +4078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arcese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bourahala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano N.D. Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.120198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arc&#232;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J.S. Leite" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3019215" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Cherifi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J S Leite" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.01.031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.08.021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01499" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fruchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2288799" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2257581" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2011.2181508" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedjiga Brai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinuh&#233; Martinez-Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marguery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012999900003822" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03756745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouzoualegh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.606" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46487.2021.9517411" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2199" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129983" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026122v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015467" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.083" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233080" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891675" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beyeler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-J. Nelson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837711v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cherry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627806" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655987v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00703241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ORLE2045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arcese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bourahala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano N.D. Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.120198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arc&#232;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J.S. Leite" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3019215" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Cherifi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J S Leite" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.01.031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.08.021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01499" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fruchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2288799" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2257581" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2011.2181508" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedjiga Brai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinuh&#233; Martinez-Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marguery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012999900003822" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03756745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouzoualegh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.606" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46487.2021.9517411" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2199" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129983" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026122v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015467" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.083" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233080" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891675" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beyeler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-J. Nelson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cherry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627806" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00703241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ORLE2045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>