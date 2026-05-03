--- v0 (2026-03-06)
+++ v1 (2026-05-03)
@@ -100,377 +100,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Crystallization Mechanisms in a GeSSbCsCl Glass Ceramic and Relationships with Mechanical and Optical Properties</w:t>
+                <w:t xml:space="preserve">High-resolution terahertz-driven atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Morvan</w:t>
+                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lavanant</w:t>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+                <w:t xml:space="preserve">Laurent Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+                <w:t xml:space="preserve">Mincheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Calvez</w:t>
+                <w:t xml:space="preserve">Matthias Boudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (7), pp.4196-4204. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (7), pp.eabd7259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c09889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abd7259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178584v1</w:t>
+                <w:t xml:space="preserve">hal-03138246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution terahertz-driven atom probe tomography</w:t>
+                <w:t xml:space="preserve">Nanoscale Crystallization Mechanisms in a GeSSbCsCl Glass Ceramic and Relationships with Mechanical and Optical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Vella</w:t>
+                <w:t xml:space="preserve">Alexandre Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">E. Lavanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arnoldi</w:t>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mincheng Tang</w:t>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Boudant</w:t>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (7), pp.eabd7259. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (7), pp.4196-4204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abd7259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c09889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138246v1</w:t>
+                <w:t xml:space="preserve">hal-03178584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotip response to monocycle terahertz pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (15), pp.151105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -556,51 +556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (11), pp.113060. </w:t>
@@ -638,51 +638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of laser illumination on the electrical conductivity of single-crystal diamond needles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Borz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -772,77 +772,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -906,103 +906,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optothermal response of a single silicon nanotip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deodatta Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (7), pp.075409. </w:t>
@@ -1040,77 +1040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: “Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography” [Appl. Phys. Lett. 112 , 143104 (2018)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,51 +1187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the enhanced electromigration performance of Cu(Mn) by low-frequency noise measurements and atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Beyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid de Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1330,51 +1330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Melkonyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fleischmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Demeulemeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1432,359 +1432,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Material Interaction during Atom Probe Tomography of Oxides with Embedded Metal Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+                <w:t xml:space="preserve">Effect of the laser pulse width on the field evaporation behavior of metals and oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arnoldi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4966122⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160, pp.18-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954248v1</w:t>
+                <w:t xml:space="preserve">hal-01611206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the laser pulse width on the field evaporation behavior of metals and oxides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Laser-Material Interaction during Atom Probe Tomography of Oxides with Embedded Metal Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Devaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.09.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (16), pp.164308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4966122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01611206v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1848,90 +1848,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion energy spread in laser-assisted atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 109 (3), pp.37009. </w:t>
@@ -1994,77 +1994,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Dielectric Nanostructures Turn Metallic in High-Electric dc Fields?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Karahka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2249,90 +2249,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna effect in laser assisted atom probe tomography: How the field emitter aspect ratio can enhance atomic scale imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (15), pp.153101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2398,103 +2398,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of laser pulse duration on laser assisted atom probe analysis on metals and oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/Europe-EQEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Munich, Germany</w:t>
@@ -2549,77 +2549,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J.-Y. Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Photo-Excited Processes and Applications, ICPEPA 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Rochester, United States</w:t>
@@ -2680,51 +2680,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction laser-nanopointe sous champ electrique intense : Application a la sonde atomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Rouen, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2920,51 +2920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morvan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavanant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c09889" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnoldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boudant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7259" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022182" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kleshch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obraztsov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092459" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061754v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019672" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismagilov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Beyne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Wolf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt T&#337;kei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Croes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989898" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765926v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melkonyan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleischmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demeulemeester" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.04.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaraj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966122" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.09.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-528BKX5P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/37009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2CB982B7529C482172F4E24056F3339D405FE2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silaeva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karahka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502715s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Barnes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haberfehlner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.10.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757884" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J.-Y. Derrien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01095529v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnoldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boudant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7259" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavanant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c09889" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022182" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kleshch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obraztsov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092459" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061754v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019672" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismagilov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Beyne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Wolf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt T&#337;kei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Croes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989898" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765926v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melkonyan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleischmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demeulemeester" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.04.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.09.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-528BKX5P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaraj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966122" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/37009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2CB982B7529C482172F4E24056F3339D405FE2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silaeva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karahka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502715s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Barnes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haberfehlner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.10.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757884" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J.-Y. Derrien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01095529v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>