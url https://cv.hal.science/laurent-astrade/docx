--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -364,382 +364,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires paysagères et crises morphosédimentaires de cônes torrentiels dans la vallée de la Maurienne (Savoie) depuis la fin du Petit Âge glaciaire</w:t>
+                <w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Hugerot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Astrade</w:t>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gauchon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/120t1⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (10), pp.3221-3247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676484v1</w:t>
+                <w:t xml:space="preserve">hal-04644646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les polygones de fentes de gel hérités de la Montagne de Chine, futur site de la Réserve Naturelle Géologique de Haute Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myette Guiomar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.5881⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/131vq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644646v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polygones de fentes de gel hérités de la Montagne de Chine, futur site de la Réserve Naturelle Géologique de Haute Provence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+                <w:t xml:space="preserve">Trajectoires paysagères et crises morphosédimentaires de cônes torrentiels dans la vallée de la Maurienne (Savoie) depuis la fin du Petit Âge glaciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Hugerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myette Guiomar</w:t>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (3), </w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/131vq⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/120t1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914598v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les séquences sédimentaires de la région Chambérienne (Savoie, France) de l’Interglaciaire à l’impact des événements gravitaires historiques majeurs</w:t>
               </w:r>
@@ -989,51 +989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Taconnaz Rockfall (Mont-Blanc Massif, European Alps) of November 2018: A Complex and At-Risk Rockwall-Glacier-Torrent Morphodynamic Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1041,51 +1041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (17), pp.9716. </w:t>
@@ -1149,51 +1149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1244,77 +1244,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la carte diachronique à la trajectoire géohistorique : modélisation du changement paysager d’un cône torrentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Hugerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1387,51 +1387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1651,51 +1651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1742,90 +1742,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituer les trajectoires paysagères par photo-interprétation semi-automatisée et télédétection : géohistoire d'un cône de déjection torrentiel en vallée de Maurienne (Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Hugerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Volume 17 Numéro 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2015,51 +2015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2318,51 +2318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Nicolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2420,285 +2420,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes torrentiels et transferts sédimentaires autour du massif du Tanargue, de l’âge du fer au petit âge de glace (PAG) (Cévennes vivaraises, France)</w:t>
+                <w:t xml:space="preserve">Observations hydrologiques sur le système karstique de Foussoubie, Analyse fonctionnelle de différentes situations hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tubes, Bulletin du Comité départemental de Spéléologie de l'Ardèche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, pp. 67-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406769v1</w:t>
+                <w:t xml:space="preserve">hal-01313884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations hydrologiques sur le système karstique de Foussoubie, Analyse fonctionnelle de différentes situations hydrologiques</w:t>
+                <w:t xml:space="preserve">Phénomènes torrentiels et transferts sédimentaires autour du massif du Tanargue, de l’âge du fer au petit âge de glace (PAG) (Cévennes vivaraises, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Cailhol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tubes, Bulletin du Comité départemental de Spéléologie de l'Ardèche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122, pp.81-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.7159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313884v1</w:t>
+                <w:t xml:space="preserve">hal-02406769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes torrentiels et transferts sédimentaires autour du massif de Tanargue, de l’âge du fer au petit âge de glace (PAG) (Cévennes vivaraises, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2749,64 +2749,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les crues du système karstique de Foussoubie (Ardèche, France). Une analyse géomorphologique et hydrodynamique des circulations dans la zone épinoyée du karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3706,51 +3706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed chronology of mid-altitude fluvial system response to changing climate and societies at the end of the Little Ice Age (Southwestern Alps and Cévennes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5572,96 +5572,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDISPOSING, TRIGGERING AND RUNOUT CONDITIONS OF TWO ROCK SLOPE FAILURES IN THE FRENCH ALPS: ÉTACHE VALLEY AND CRÊTE DES GRANGETTES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predisposing, triggering and runout conditions of two rock slope failures in the french alps: étache valley and crête des grangettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5703,51 +5703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les glacières, objets (très) méconnus de la cryosphère - Cas d'étude savoyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5828,103 +5828,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predisposition and triggering conditions at a permafrost-affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
@@ -5962,103 +5962,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des écroulements de 2020 au Vallon d'Étache (Haute Maurienne) et à la Crête des Grangettes (Ecrins) : les dernières avancées de la recherche sur le permafrost des versants raides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Scientifique et Technique Prévention des risques d'origine glaciaire et périglaciaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t>
@@ -6113,51 +6113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6225,51 +6225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des paysages fluviaux palimpsestes : transcrire les changements du climat et des sociétés en Savoie au fil des métamorphoses des cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Hugerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Savoisienne d’Histoire et d’Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6294,90 +6294,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The small rock avalanches of January 9 and April 29 – May 07, 2016 from the calcareous NW and NE pillars of the iconic Mont Granier (1933 m a.s.l., French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6596,51 +6596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6767,234 +6767,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01344505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des sources sédimentaires d’origine glaciaire depuis la fin du PAG par des méthodes d’analyse spatiale, application au versant chamoniard du Massif du Mont-Blanc.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association française de sédimentologie, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Chambery, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01344510v1</w:t>
+                <w:t xml:space="preserve">hal-01271773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évolution des sources sédimentaires d’origine glaciaire depuis la fin du PAG par des méthodes d’analyse spatiale, application au versant chamoniard du Massif du Mont-Blanc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Chambery, France. 5 p</w:t>
+              <w:t xml:space="preserve">, Association française de sédimentologie, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271773v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire, transformer et percevoir : les paysages hydroélectriques dans les alpes du nord</w:t>
               </w:r>
@@ -8537,774 +8537,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités de pleine nature, environnements et territoires de montagne. Approches géographiques et sociologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consideration of coarse woody debris as protection against rockfall in mountainous forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature &amp; Sports Euro ' Meet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Annecy, France</w:t>
+              <w:t xml:space="preserve">Symposium International DeadWood 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rouyn-Noranda, Canada. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-01062260v1</w:t>
+                <w:t xml:space="preserve">hal-02595114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du cerne à l'environnement et à l'homme : voyage au cœur de l'arbre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consideration of coarse woody debris as protection against rockfall in mountainous forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphis pour tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Chambéry ; Annecy ; Albertville, France</w:t>
+              <w:t xml:space="preserve">Dead Wood International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rouyn Noranda, Canada. 31p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00579815v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00606971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-ring dating of late Holocene glacier activity in the Mont Blanc Massif : the Mer de Glace record</w:t>
+                <w:t xml:space="preserve">Fluctuation glaciaires Holocene dans le massif du Mont Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nicolussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree-Ring in Archeology, Climatology and Ecology (TRACE) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00627994v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00607193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene glacial fluctuations in the Mont Blanc massif: the Mer de Glace record (NW French Alps).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melaine Le Roy</w:t>
+                <w:t xml:space="preserve">Activités de pleine nature, environnements et territoires de montagne. Approches géographiques et sociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Pabion Mouriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII th INQUA congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">Nature &amp; Sports Euro ' Meet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00879521v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01062260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of coarse woody debris as protection against rockfall in mountainous forest</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Astrade</w:t>
+                <w:t xml:space="preserve">Late Holocene glacial fluctuations in the Mont Blanc massif: the Mer de Glace record (NW French Alps).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Nicolussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International DeadWood 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rouyn-Noranda, Canada. pp.31</w:t>
+              <w:t xml:space="preserve">XVIII th INQUA congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595114v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00879521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of coarse woody debris as protection against rockfall in mountainous forest</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du cerne à l'environnement et à l'homme : voyage au cœur de l'arbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dead Wood International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rouyn Noranda, Canada. 31p</w:t>
+              <w:t xml:space="preserve">Amphis pour tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Chambéry ; Annecy ; Albertville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00606971v1</w:t>
+                <w:t xml:space="preserve">halsde-00579815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuation glaciaires Holocene dans le massif du Mont Blanc</w:t>
+                <w:t xml:space="preserve">Tree-ring dating of late Holocene glacier activity in the Mont Blanc Massif : the Mer de Glace record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nicolussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">Tree-Ring in Archeology, Climatology and Ecology (TRACE) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00607193v1</w:t>
+                <w:t xml:space="preserve">halsde-00627994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timber protection works against rockfall activities in the southern French Alps</w:t>
               </w:r>
@@ -9424,64 +9424,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nicolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9532,51 +9532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les successions d'interactions entre climat, sociétés et paysages dans un contexte de changements : les moyennes montagnes du sud-est de la France à la sortie du Petit Age Glaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Allignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9716,553 +9716,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le couvert forestier, marqueur spatio temporel de l'activité d'un glissement de terrain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Berger</w:t>
+                <w:t xml:space="preserve">The forest: an efficent spatio-temporal bioindicator of landslide activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendrochronologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Digne-les-Bains, France. pp.125-130</w:t>
+              <w:t xml:space="preserve">Interpraevent 2010, International Symposium in Pacific Rim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Taipei, Taiwan. pp.880-887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00536990v1</w:t>
+                <w:t xml:space="preserve">hal-02595742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of pinus unciata exposed roots for dating past landslide activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying erosion on steep marly hillslopes (Draix, Haute-Provence, France) by means of anatomical changes in exposed tree roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Corona</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree &amp; Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Worldendro 2010: 8th conference on dendrochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rovaniemi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00551715v1</w:t>
+                <w:t xml:space="preserve">halsde-00498655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying erosion on steep marly hillslopes (Draix, Haute-Provence, France) by means of anatomical changes in exposed tree roots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of pinus unciata exposed roots for dating past landslide activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Rovera</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worldendro 2010: 8th conference on dendrochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rovaniemi, Finland</w:t>
+              <w:t xml:space="preserve">Tree &amp; Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00498655v1</w:t>
+                <w:t xml:space="preserve">halsde-00551715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The forest: an efficent spatio-temporal bioindicator of landslide activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Berger</w:t>
+                <w:t xml:space="preserve">Le couvert forestier, marqueur spatio temporel de l'activité d'un glissement de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpraevent 2010, International Symposium in Pacific Rim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Taipei, Taiwan. pp.880-887</w:t>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Digne-les-Bains, France. pp.125-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595742v1</w:t>
+                <w:t xml:space="preserve">halsde-00536990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécheresses et pénuries d'eau dans la France méridionale entre 1815 et 1840</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10516,64 +10516,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nicolussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree &amp; Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11219,51 +11219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Allignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11327,51 +11327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la vitesse de progression de la charge de fond par l'étude de marqueurs végétaux et par le suivi topographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11636,191 +11636,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la dendrochronologie pour l'étude de la dynamique et de l'évolution des hydrosystèmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le comportement hydrosédimentaire de rivières torrentielles des Cévennes et des Préalpes au PAG : enseignements géomorphologiques des archives historiques, de la dendrochronologie et de la lichénométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Liege, département de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France</w:t>
+              <w:t xml:space="preserve">L'érosion entre société, climat et paléoenvironnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Clermont-Ferrand, France. pp.297-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00747806v1</w:t>
+                <w:t xml:space="preserve">hal-00141408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement hydrosédimentaire de rivières torrentielles des Cévennes et des Préalpes au PAG : enseignements géomorphologiques des archives historiques, de la dendrochronologie et de la lichénométrie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de la dendrochronologie pour l'étude de la dynamique et de l'évolution des hydrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'érosion entre société, climat et paléoenvironnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Clermont-Ferrand, France. pp.297-304</w:t>
+              <w:t xml:space="preserve">Université de Liege, département de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141408v1</w:t>
+                <w:t xml:space="preserve">halsde-00747806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The end of the Little Ice Age morphoclimatic crisis : a dendrochronological study of torrential waterway transformations in the eastern Haut-Diois area (Drôme, France)</w:t>
               </w:r>
@@ -12731,51 +12731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
@@ -12830,51 +12830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14147,51 +14147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Hugerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gattini Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14272,51 +14272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14371,64 +14371,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche participative en géohistoire : quelles perspectives pour l’étude des paysages torrentiels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Hugerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.117-132, 2019, Géohistoire de l’environnement et des paysages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14703,51 +14703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14988,64 +14988,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les crues du système karstique de Foussoubie (Ardèche, France). Une analyse morphologique et hydrodynamique des circulations dans la zone épinoyée du Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15193,172 +15193,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00604689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche sur le thème de la dynamique fluviale : processus, aléa, aménagement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">La végétation ligneuse dans les systèmes fluviaux anthropisés : quelques avancées conceptuelles et méthodologiques récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+                <w:t xml:space="preserve">D. Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.F. Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">R. Laganier, G. Arnaud-Fasseta. </w:t>
+              <w:t xml:space="preserve">Laganier R.; Arnaud-Fassetta G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l' hydrosystème</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L' Harmattan, pp.229-262, 2009</w:t>
+              <w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l'hydrosystème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, pp.135-178, 2009, Itinéraires géographiques, 978-2-296-10502-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00498500v1</w:t>
+                <w:t xml:space="preserve">hal-02595205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dendroglaciologie ou l'apport des l'étude des cernes d'arbres pour la reconstitution des fluctuations glacières holocènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15380,219 +15380,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamiques, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°8, pp.79-90, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00399860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La végétation ligneuse dans les systèmes fluviaux anthropisés : quelques avancées conceptuelles et méthodologiques récentes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Dufour</w:t>
+                <w:t xml:space="preserve">La recherche sur le thème de la dynamique fluviale : processus, aléa, aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.F. Le Lay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Liébault</w:t>
+                <w:t xml:space="preserve">A. Alber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laganier R.; Arnaud-Fassetta G. </w:t>
+              <w:t xml:space="preserve">R. Laganier, G. Arnaud-Fasseta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l'hydrosystème</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, pp.135-178, 2009, Itinéraires géographiques, 978-2-296-10502-7</w:t>
+              <w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l' hydrosystème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L' Harmattan, pp.229-262, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595205v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00498500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9 500 ans de crues du Rhône enregistrées dans le lac du Bourget : confrontation au cadre chronoclimatique alpin</w:t>
               </w:r>
@@ -16148,51 +16148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16266,51 +16266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16384,51 +16384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16502,51 +16502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16620,51 +16620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17224,51 +17224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baratier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ipc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12749" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Hugerot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120t1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914598v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131vq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393120v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3j" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12715" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179716" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meynet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6704" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24515" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1356" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18620" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le&#160;roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bazan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iancovescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4944" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779926v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11743" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11814" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maleval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brieuc Destombes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01313197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Nicolussi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7159" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NPFZ92TP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01313206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1209" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00681867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.01.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX1XKR4V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598549v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astrade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9925" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595740v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-011-0284-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QK0C8XKH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coronna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rovera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2141" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.10.030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rovera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9254" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9J92DF6F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00607225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7554" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-05CRZDJ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265016v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Nedja&#239;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jolly-Saad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roberts" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2003.2227" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925031v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacob" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364648v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368696v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoca.2000.2483" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368720v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1998001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/004765ar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368623v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Citterio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368608v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1998.20878" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368635v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Begin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1995.13872" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flinois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287387v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet Rambaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345011v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344509v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345008v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344512v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuh-Senlis Melchior" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271773v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carladous" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345012v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320562v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062254v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023740v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bozzini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Brun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931923v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933854v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933742v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981559v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bigot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00746808v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747802v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062260v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouri&#232;s" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bure" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579815v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00627994v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nicolussi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879521v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595114v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00606971v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00607193v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00606986v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00628001v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579725v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593746v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00536990v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551715v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498655v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595742v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00537012v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Dorren" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551697v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551710v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498523v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498509v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00536998v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747805v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00744147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277400v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259649v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194138v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00744151v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151480v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747806v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141408v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121011v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;venet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747845v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747843v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111831v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747846v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747847v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747851v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747849v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407236v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747853v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407241v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156203v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delaunay--Quenechdu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fichot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Armando" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117520v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757095v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Barnave" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buffle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846857v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344596v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597260v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597058v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635780v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982781v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786410v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639020v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125613v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141514v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250544v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gattini Laura" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106158v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385533v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385531v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071718v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637202v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598497v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaulne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745460v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745473v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604689v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498500v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399860v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595205v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corenblit" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Le Lay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368727v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125608v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126678v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368709v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981716v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00963233v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393911v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393919v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393915v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393917v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393906v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125610v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottolier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368795v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344600v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baratier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ipc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12749" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131vq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Hugerot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120t1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393120v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3j" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12715" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179716" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meynet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6704" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24515" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1356" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18620" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le&#160;roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bazan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iancovescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4944" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779926v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11743" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11814" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maleval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brieuc Destombes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01313197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Nicolussi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7159" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NPFZ92TP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01313206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1209" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00681867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.01.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX1XKR4V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598549v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astrade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9925" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595740v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-011-0284-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QK0C8XKH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coronna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rovera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2141" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.10.030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rovera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9254" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9J92DF6F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00607225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7554" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-05CRZDJ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265016v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Nedja&#239;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jolly-Saad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roberts" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2003.2227" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925031v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacob" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364648v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368696v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoca.2000.2483" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368720v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1998001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/004765ar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368623v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Citterio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368608v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1998.20878" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368635v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Begin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1995.13872" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flinois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287387v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet Rambaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345011v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344509v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345008v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344512v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuh-Senlis Melchior" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271773v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carladous" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344510v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345012v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320562v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062254v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023740v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bozzini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Brun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931923v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933854v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933742v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981559v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bigot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00746808v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747802v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595114v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00606971v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00607193v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nicolussi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062260v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouri&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879521v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579815v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00627994v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00606986v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00628001v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579725v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593746v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595742v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498655v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551715v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00536990v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00537012v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Dorren" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551697v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551710v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498523v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498509v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00536998v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747805v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00744147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277400v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259649v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194138v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00744151v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151480v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141408v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747806v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121011v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;venet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747845v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747843v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111831v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747846v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747847v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747851v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747849v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407236v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747853v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407241v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156203v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delaunay--Quenechdu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fichot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Armando" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117520v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757095v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Barnave" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buffle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846857v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344596v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597260v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597058v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635780v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982781v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786410v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639020v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125613v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141514v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250544v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gattini Laura" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106158v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385533v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385531v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071718v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637202v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598497v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaulne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745460v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745473v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604689v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595205v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corenblit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Le Lay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399860v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498500v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368727v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125608v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126678v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368709v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981716v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00963233v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393911v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393919v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393915v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393917v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393906v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125610v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottolier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368795v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344600v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>