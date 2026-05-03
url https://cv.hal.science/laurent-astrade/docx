--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -234,291 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Image</w:t>
+                <w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Martinod</w:t>
+                <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Roy</w:t>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Sue</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12749⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (10), pp.3221-3247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947983v1</w:t>
+                <w:t xml:space="preserve">hal-04644646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les séquences sédimentaires de la région Chambérienne (Savoie, France) de l’Interglaciaire à l’impact des événements gravitaires historiques majeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josué Bock</w:t>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Magnin</w:t>
+                <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (10), pp.3221-3247. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (4), pp.177-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.5881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13p3j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644646v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les polygones de fentes de gel hérités de la Montagne de Chine, futur site de la Réserve Naturelle Géologique de Haute Provence</w:t>
               </w:r>
@@ -719,321 +723,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séquences sédimentaires de la région Chambérienne (Savoie, France) de l’Interglaciaire à l’impact des événements gravitaires historiques majeurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Along‐strike variation of fault slip rate of a transform plate boundary in Tierra del Fuego (South Patagonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Crouzet</w:t>
+                <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Griggo</w:t>
+                <w:t xml:space="preserve">Sandrine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Hobléa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+                <w:t xml:space="preserve">Christian Sue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (4), pp.177-203. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (5), pp.327-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13p3j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393120v1</w:t>
+                <w:t xml:space="preserve">hal-04942621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Along‐strike variation of fault slip rate of a transform plate boundary in Tierra del Fuego (South Patagonia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cover Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 36 (5), pp.327-335. </w:t>
+              <w:t xml:space="preserve">, 2024, 36 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942621v1</w:t>
+                <w:t xml:space="preserve">hal-04947983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Taconnaz Rockfall (Mont-Blanc Massif, European Alps) of November 2018: A Complex and At-Risk Rockwall-Glacier-Torrent Morphodynamic Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1238,274 +1238,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la carte diachronique à la trajectoire géohistorique : modélisation du changement paysager d’un cône torrentiel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectoires géographiques et paysagères de friches sportives en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ployon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Meynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mappemonde.6704⟩</w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sports et paysages : espaces, représentations, pratiques, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.24515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278003v1</w:t>
+                <w:t xml:space="preserve">hal-03561104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires géographiques et paysagères de friches sportives en montagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la carte diachronique à la trajectoire géohistorique : modélisation du changement paysager d’un cône torrentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Hugerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Meynet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Sports et paysages : espaces, représentations, pratiques, 25, </w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Varia, 132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paysage.24515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.6704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561104v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique géomorphologique des torrents : intérêt de l'emploi des appareils photographiques automatiques</w:t>
               </w:r>
@@ -1619,495 +1619,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - Monitorer les milieux naturels, entre ambitions et contraintes, une affaire de compromis</w:t>
+                <w:t xml:space="preserve">Datation dendrochronologique de chalets d’alpage dans la zone cœur du Parc National de la Vanoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+                <w:t xml:space="preserve">Melaine Le roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Iancovescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/edyte.2017.1356⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41-2, pp.7 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.4944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496266v1</w:t>
+                <w:t xml:space="preserve">hal-01666229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituer les trajectoires paysagères par photo-interprétation semi-automatisée et télédétection : géohistoire d'un cône de déjection torrentiel en vallée de Maurienne (Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Hugerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Volume 17 Numéro 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.18620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation dendrochronologique de chalets d’alpage dans la zone cœur du Parc National de la Vanoise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Bazan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristina Iancovescu</w:t>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.4944⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666229v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction - Monitorer les milieux naturels, entre ambitions et contraintes, une affaire de compromis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (2), </w:t>
+              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.9-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2017.1356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779926v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution of debris flow dynamics on a forested cone combining dendrogeomorphology and diachronic orthophotography analysis (Mont Granier, Chartreuse massif, French Prealps)</w:t>
               </w:r>
@@ -2119,51 +2119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Blanpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (3), pp. 253-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2344,51 +2344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 108, pp.1-22. </w:t>
@@ -2420,393 +2420,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations hydrologiques sur le système karstique de Foussoubie, Analyse fonctionnelle de différentes situations hydrologiques</w:t>
+                <w:t xml:space="preserve">Phénomènes torrentiels et transferts sédimentaires autour du massif de Tanargue, de l’âge du fer au petit âge de glace (PAG) (Cévennes vivaraises, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Cailhol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tubes, Bulletin du Comité départemental de Spéléologie de l'Ardèche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 28, pp. 67-76</w:t>
+              <w:t xml:space="preserve">Journal of Mediterranean Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Little Ice Age in the Mediterranean</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313884v1</w:t>
+                <w:t xml:space="preserve">hal-01313206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes torrentiels et transferts sédimentaires autour du massif du Tanargue, de l’âge du fer au petit âge de glace (PAG) (Cévennes vivaraises, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations hydrologiques sur le système karstique de Foussoubie, Analyse fonctionnelle de différentes situations hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tubes, Bulletin du Comité départemental de Spéléologie de l'Ardèche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, pp. 67-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02406769v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes torrentiels et transferts sédimentaires autour du massif de Tanargue, de l’âge du fer au petit âge de glace (PAG) (Cévennes vivaraises, France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Phénomènes torrentiels et transferts sédimentaires autour du massif du Tanargue, de l’âge du fer au petit âge de glace (PAG) (Cévennes vivaraises, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mediterranean Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122, pp.81-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.7159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313206v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les crues du système karstique de Foussoubie (Ardèche, France). Une analyse géomorphologique et hydrodynamique des circulations dans la zone épinoyée du karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3706,51 +3706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed chronology of mid-altitude fluvial system response to changing climate and societies at the end of the Little Ice Age (Southwestern Alps and Cévennes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3827,51 +3827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation de données laser à haute résolution pour le suivi de la mobilité d'un objet : expérimentation sur une nappe caillouteuse torrentielle (La Lampe, Vercors)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Veyrat-Charvillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4599,51 +4599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions relatives à la variabilité spatiale du corridor fluvial à l'échelle d'un tronçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4956,382 +4956,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00368607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les crues de la Saône : dynamique d'un hydrosystème anthropisé.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ligne de débris ligneux et recoupements de méandres, exemple du site de Mollon sur la rivière d'Ain (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Citterio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 42 (2), pp.187-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00368720v1</w:t>
+                <w:t xml:space="preserve">halsde-00368623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements de masse et dynamique d'un géosystème alpestre : étude dendrogeomorphologique de deux sites de la vallée de Boulc (Diois, France).</w:t>
+                <w:t xml:space="preserve">La gestion des barrages-réservoirs au québec : exemples d'enjeux environnementaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norbert Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie physique et Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/004765ar⟩</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 604, pp.590-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/geo.1998.20878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00368617v1</w:t>
+                <w:t xml:space="preserve">halsde-00368608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligne de débris ligneux et recoupements de méandres, exemple du site de Mollon sur la rivière d'Ain (France).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mouvements de masse et dynamique d'un géosystème alpestre : étude dendrogeomorphologique de deux sites de la vallée de Boulc (Diois, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie physique et Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 52 (2), pp.153-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/004765ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00368623v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00368617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des barrages-réservoirs au québec : exemples d'enjeux environnementaux.</w:t>
+                <w:t xml:space="preserve">Les crues de la Saône : dynamique d'un hydrosystème anthropisé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 604, pp.590-609. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1, pp.13-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/geo.1998.20878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/1998001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00368608v1</w:t>
+                <w:t xml:space="preserve">halsde-00368720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-ring response of Populus tremula L. and Quercus robur L. to recent spring floods of the Saône river, France.</w:t>
               </w:r>
@@ -5578,90 +5578,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predisposing, triggering and runout conditions of two rock slope failures in the french alps: étache valley and crête des grangettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5697,355 +5697,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les glacières, objets (très) méconnus de la cryosphère - Cas d'étude savoyards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Predisposition and triggering conditions at a permafrost-affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Rigal</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49e Congrès des Sociétés Savantes de Savoie 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395518v1</w:t>
+                <w:t xml:space="preserve">hal-04755811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predisposition and triggering conditions at a permafrost-affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Magnin</w:t>
+                <w:t xml:space="preserve">Les glacières, objets (très) méconnus de la cryosphère - Cas d'étude savoyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Flinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">49e Congrès des Sociétés Savantes de Savoie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Amis du Vieux Chamonix, Oct 2024, Chamonix (74400), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755811v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des écroulements de 2020 au Vallon d'Étache (Haute Maurienne) et à la Crête des Grangettes (Ecrins) : les dernières avancées de la recherche sur le permafrost des versants raides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6113,51 +6113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6206,811 +6206,828 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des paysages fluviaux palimpsestes : transcrire les changements du climat et des sociétés en Savoie au fil des métamorphoses des cours d'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le recul des glaciers : vers une crise torrentielle ? Le cas de la vallée de Chamonix.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Hugerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Savoisienne d’Histoire et d’Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, roupe Français de Géomorphologie, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01345011v1</w:t>
+                <w:t xml:space="preserve">halshs-01344509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The small rock avalanches of January 9 and April 29 – May 07, 2016 from the calcareous NW and NE pillars of the iconic Mont Granier (1933 m a.s.l., French Alps)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arbres et mouvements de versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Slope Stability 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Géofestival massif du beaufortain, De la roche au végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beaufort, Aime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635749v1</w:t>
+                <w:t xml:space="preserve">halshs-01345008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recul des glaciers : vers une crise torrentielle ? Le cas de la vallée de Chamonix.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Berthet</w:t>
+                <w:t xml:space="preserve">The small rock avalanches of January 9 and April 29 – May 07, 2016 from the calcareous NW and NE pillars of the iconic Mont Granier (1933 m a.s.l., French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amitrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, roupe Français de Géomorphologie, Jun 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Rock Slope Stability 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01344509v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbres et mouvements de versants</w:t>
+                <w:t xml:space="preserve">Des paysages fluviaux palimpsestes : transcrire les changements du climat et des sociétés en Savoie au fil des métamorphoses des cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Hugerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géofestival massif du beaufortain, De la roche au végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Beaufort, Aime, France</w:t>
+              <w:t xml:space="preserve">Société Savoisienne d’Histoire et d’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01345008v1</w:t>
+                <w:t xml:space="preserve">halshs-01345011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proglacial sediment supply and channel evolution of the Arveyron of the Mer de Glace since the early 20th c</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Berthet</w:t>
+                <w:t xml:space="preserve">Acquisitions et traitements topographiques haute-résolution pour le suivi du transit de la charge sédimentaire dans des ouvrages de correction torrentielle, Comparaison de méthodes lasergrammétrie terrestre et multicorrélation d’images aériennes et terrestres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schuh-Senlis Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">2ème séminaire photogrammétrie et dynamiques de surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau VOR, Nov 2015, Yenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01344512v1</w:t>
+                <w:t xml:space="preserve">halshs-01344505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisitions et traitements topographiques haute-résolution pour le suivi du transit de la charge sédimentaire dans des ouvrages de correction torrentielle, Comparaison de méthodes lasergrammétrie terrestre et multicorrélation d’images aériennes et terrestres.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème séminaire photogrammétrie et dynamiques de surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau VOR, Nov 2015, Yenne, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambery, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01344505v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évolution des sources sédimentaires d’origine glaciaire depuis la fin du PAG par des méthodes d’analyse spatiale, application au versant chamoniard du Massif du Mont-Blanc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Chambery, France. 5 p</w:t>
+              <w:t xml:space="preserve">, Association française de sédimentologie, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271773v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des sources sédimentaires d’origine glaciaire depuis la fin du PAG par des méthodes d’analyse spatiale, application au versant chamoniard du Massif du Mont-Blanc.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association française de sédimentologie, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01344510v1</w:t>
+                <w:t xml:space="preserve">emse-01320562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire, transformer et percevoir : les paysages hydroélectriques dans les alpes du nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7026,182 +7043,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation FACIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation FACIM, Nov 2015, Courchevel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01345012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proglacial sediment supply and channel evolution of the Arveyron of the Mer de Glace since the early 20th c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01320562v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of proglacial torrential activity linked to glacier retreat, Chamonix valley, France.</w:t>
               </w:r>
@@ -7269,51 +7269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal reconstruction of a proglacial torrent dynamic using a combination of monoplotting and multi-view photography treatments. The case study of the &amp;quot; Arveyron de la Mer de Glace &amp;quot;, Chamonix, Mont-Blanc, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Bozzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7371,791 +7371,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-01023740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la gestion des forêts à fonction de protection contre les chutes de pierres par l'utilisation des rémanents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bigot</w:t>
+                <w:t xml:space="preserve">Dynamic of sediments assessment by terrestrial laserscanner, application to quantify sediment yield of four streams in French Alps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Brun</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arbres &amp; dynamiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France. pp. 17-29</w:t>
+              <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00551736v1</w:t>
+                <w:t xml:space="preserve">halsde-00933854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large-scale erosion anomaly (2nd c. BC- 4th c. AD) in NW Alps: a locally-defined onset of the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAGES 4th Open Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00931923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of sediments assessment by terrestrial laserscanner, application to quantify sediment yield of four streams in French Alps.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renconstitution dendrogéomorphologique de la dynamique récente d'un cône torrentiel : le torrent des Glacières (RN Hauts de Chartreuse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Blanpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Berthet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">1ères rencontres scientifiques des Réserves Naturelles de Rhône-Alpes, " Archives environnementales et évolutions des écosystèmes "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Divonnes les Bains, France. pp. 77-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00933854v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00933864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renconstitution dendrogéomorphologique de la dynamique récente d'un cône torrentiel : le torrent des Glacières (RN Hauts de Chartreuse)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochimie haute résolution sur archives naturelles continentales (sédiments, spéléothèmes, cernes d'arbres): mesures de routine et développements analytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères rencontres scientifiques des Réserves Naturelles de Rhône-Alpes, " Archives environnementales et évolutions des écosystèmes "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Divonnes les Bains, France. pp. 77-90</w:t>
+              <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00933864v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00933742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochimie haute résolution sur archives naturelles continentales (sédiments, spéléothèmes, cernes d'arbres): mesures de routine et développements analytiques</w:t>
+                <w:t xml:space="preserve">Predicting wood decomposition of logging stumps having a protective role against rockfall using near infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">Christophe Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Lauric Cecillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00933742v1</w:t>
+                <w:t xml:space="preserve">halsde-00981559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting wood decomposition of logging stumps having a protective role against rockfall using near infrared spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation de la gestion des forêts à fonction de protection contre les chutes de pierres par l'utilisation des rémanents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric Cecillion</w:t>
+                <w:t xml:space="preserve">C. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Astrade</w:t>
+                <w:t xml:space="preserve">Françoise Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Berger</w:t>
+                <w:t xml:space="preserve">J.-J. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Near Infrared Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Arbres &amp; dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France. pp. 17-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00981559v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00551736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood decay of harvested Austria black pines in the Southern French Alps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8193,51 +8193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood decay of harvested Austria black pines in the Southern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8314,51 +8314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of biogeomorphological processes on mountain slopes : two pratical applications of harvesting un Southern French Prealps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8366,51 +8366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpraevent 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8429,299 +8429,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00747802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timber protection works against rockfall activities in the southern French Alps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Consideration of coarse woody debris as protection against rockfall in mountainous forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Astrade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Rockfall Workshop 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Innsbruck, Austria. pp.2</w:t>
+              <w:t xml:space="preserve">Symposium International DeadWood 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rouyn-Noranda, Canada. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595113v1</w:t>
+                <w:t xml:space="preserve">hal-02595114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of coarse woody debris as protection against rockfall in mountainous forest</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Astrade</w:t>
+                <w:t xml:space="preserve">Timber protection works against rockfall activities in the southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International DeadWood 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rouyn-Noranda, Canada. pp.31</w:t>
+              <w:t xml:space="preserve">Interdisciplinary workshop on Rockfall Protection, The Rockfall Expert Network (RocExs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Innsbruck, Austria. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595114v1</w:t>
+                <w:t xml:space="preserve">halsde-00606986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of coarse woody debris as protection against rockfall in mountainous forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8919,51 +8919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature &amp; Sports Euro ' Meet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Annecy, France</w:t>
@@ -9284,1667 +9284,1667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00627994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timber protection works against rockfall activities in the southern French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bigot</w:t>
+                <w:t xml:space="preserve">Tree-ring dating of late Holocene glacier activity in the Mont Blanc Massif : the Mer de Glace record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nicolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Berger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Brun</w:t>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary workshop on Rockfall Protection, The Rockfall Expert Network (RocExs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Innsbruck, Austria. 2p</w:t>
+              <w:t xml:space="preserve">EuroDendro Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Engelberg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00606986v1</w:t>
+                <w:t xml:space="preserve">halsde-00628001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-ring dating of late Holocene glacier activity in the Mont Blanc Massif : the Mer de Glace record</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les successions d'interactions entre climat, sociétés et paysages dans un contexte de changements : les moyennes montagnes du sud-est de la France à la sortie du Petit Age Glaciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Allignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroDendro Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Engelberg, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Suisse de Géomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Olivone, Switzerland. pp.61-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00628001v1</w:t>
+                <w:t xml:space="preserve">halsde-00579725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les successions d'interactions entre climat, sociétés et paysages dans un contexte de changements : les moyennes montagnes du sud-est de la France à la sortie du Petit Age Glaciaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Allignol</w:t>
+                <w:t xml:space="preserve">Timber protection works against rockfall activities in the southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Suisse de Géomorphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Olivone, Switzerland. pp.61-78</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Rockfall Workshop 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Innsbruck, Austria. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00579725v1</w:t>
+                <w:t xml:space="preserve">hal-02595113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees and rockfalls: use of slash as rockfall protection on forested slopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bigot</w:t>
+                <w:t xml:space="preserve">The forest: an efficent spatio-temporal bioindicator of landslide activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees and dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France. pp.25</w:t>
+              <w:t xml:space="preserve">Interpraevent 2010, International Symposium in Pacific Rim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Taipei, Taiwan. pp.880-887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593746v1</w:t>
+                <w:t xml:space="preserve">hal-02595742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The forest: an efficent spatio-temporal bioindicator of landslide activities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying erosion on steep marly hillslopes (Draix, Haute-Provence, France) by means of anatomical changes in exposed tree roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpraevent 2010, International Symposium in Pacific Rim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Taipei, Taiwan. pp.880-887</w:t>
+              <w:t xml:space="preserve">Worldendro 2010: 8th conference on dendrochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rovaniemi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595742v1</w:t>
+                <w:t xml:space="preserve">halsde-00498655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying erosion on steep marly hillslopes (Draix, Haute-Provence, France) by means of anatomical changes in exposed tree roots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of pinus unciata exposed roots for dating past landslide activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Rovera</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worldendro 2010: 8th conference on dendrochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rovaniemi, Finland</w:t>
+              <w:t xml:space="preserve">Tree &amp; Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00498655v1</w:t>
+                <w:t xml:space="preserve">halsde-00551715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of pinus unciata exposed roots for dating past landslide activities</w:t>
+                <w:t xml:space="preserve">Le couvert forestier, marqueur spatio temporel de l'activité d'un glissement de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree &amp; Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Digne-les-Bains, France. pp.125-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00551715v1</w:t>
+                <w:t xml:space="preserve">halsde-00536990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le couvert forestier, marqueur spatio temporel de l'activité d'un glissement de terrain</w:t>
+                <w:t xml:space="preserve">Forest cover a spatio-temporal marker of landslide activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendrochronologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Digne-les-Bains, France. pp.125-130</w:t>
+              <w:t xml:space="preserve">Worldendro 2010 : 8th conference on dendrochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rovaniemi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00536990v1</w:t>
+                <w:t xml:space="preserve">halsde-00498523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresses et pénuries d'eau dans la France méridionale entre 1815 et 1840</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+                <w:t xml:space="preserve">Late Holocene glacial fluctuations in Mont Blanc massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nicolussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etiages, Sécheresses, Canicules rares et leurs impacts sur les usages de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.25-32</w:t>
+              <w:t xml:space="preserve">Tree &amp; Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00537012v1</w:t>
+                <w:t xml:space="preserve">halsde-00551710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of felled tree stems as bio-engineering type rockfall protection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The tree, a chronological indicator of hydro-morphological changes in river and lake systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">Trees &amp; Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505774v1</w:t>
+                <w:t xml:space="preserve">halsde-00551697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tree, a chronological indicator of hydro-morphological changes in river and lake systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of felled tree stems as bio-engineering type rockfall protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees &amp; Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">7th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00551697v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene glacial fluctuations in Mont Blanc massif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melaine Le Roy</w:t>
+                <w:t xml:space="preserve">Sécheresses et pénuries d'eau dans la France méridionale entre 1815 et 1840</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Nicolussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree &amp; Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Etiages, Sécheresses, Canicules rares et leurs impacts sur les usages de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00551710v1</w:t>
+                <w:t xml:space="preserve">halsde-00537012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest cover a spatio-temporal marker of landslide activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
+                <w:t xml:space="preserve">The forest: an efficient spatio temporal bioindicator of landslide activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worldendro 2010 : 8th conference on dendrochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rovaniemi, Finland</w:t>
+              <w:t xml:space="preserve">Interpraevent 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Taipei, Taiwan. pp.880-887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00498523v1</w:t>
+                <w:t xml:space="preserve">halsde-00498509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The forest: an efficient spatio temporal bioindicator of landslide activities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dendrochronologie en ripisylve : des cernes aux changements hydromorphologiques dans les systèmes fluviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpraevent 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Taipei, Taiwan. pp.880-887</w:t>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Digne-les-Bains, France. pp.131-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00498509v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00536998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrochronologie en ripisylve : des cernes aux changements hydromorphologiques dans les systèmes fluviaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Dufour</w:t>
+                <w:t xml:space="preserve">Trees and rockfalls: use of slash as rockfall protection on forested slopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendrochronologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Digne-les-Bains, France. pp.131-140</w:t>
+              <w:t xml:space="preserve">Trees and dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00536998v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage au coeur de l'arbre : le climat, le paysage et l'homme raconté par les cernes.</w:t>
               </w:r>
@@ -10993,221 +10993,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00747805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions hydrogéomorphologiques des hydrosystèmes fluviaux sous le poids des facteurs climatiques et anthropiques : approches dendrogéomorphologiques</w:t>
+                <w:t xml:space="preserve">Biogéomorphologie, dynamique sédimentaire et milieux forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEMAGREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">L'évolution de la recherche sur les hydrosystèmes continentaux en géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00744147v1</w:t>
+                <w:t xml:space="preserve">halshs-00277400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogéomorphologie, dynamique sédimentaire et milieux forestiers</w:t>
+                <w:t xml:space="preserve">Evolutions hydrogéomorphologiques des hydrosystèmes fluviaux sous le poids des facteurs climatiques et anthropiques : approches dendrogéomorphologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'évolution de la recherche sur les hydrosystèmes continentaux en géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">CEMAGREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00277400v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00744147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolutions des paysages de moyennes montagnes depuis le 19e siècle : Étude de la part climatique et anthropique par une approche multiarchives</w:t>
               </w:r>
@@ -11219,51 +11219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Allignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11327,64 +11327,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la vitesse de progression de la charge de fond par l'étude de marqueurs végétaux et par le suivi topographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluation de la vitesse de progression de la charge de fond par l'étude de marqueurs végétaux et par le suivi topographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France. pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11951,165 +11951,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00747807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Saône de la source au confluent : géomorphologie, hydrologie, aménagement.</w:t>
+                <w:t xml:space="preserve">Les crues de la Saône.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine "la Saône de la source au confluent" de l'Office de la culture et de la communication de Neuville sur Saône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Neuville sur Saône, France</w:t>
+              <w:t xml:space="preserve">Soirées-conférences de l'Institut de Recherche du Val de Saône Maconnais (IRVSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Macon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00747845v1</w:t>
+                <w:t xml:space="preserve">halsde-00747843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les crues de la Saône.</w:t>
+                <w:t xml:space="preserve">La Saône de la source au confluent : géomorphologie, hydrologie, aménagement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirées-conférences de l'Institut de Recherche du Val de Saône Maconnais (IRVSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Macon, France</w:t>
+              <w:t xml:space="preserve">Semaine "la Saône de la source au confluent" de l'Office de la culture et de la communication de Neuville sur Saône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Neuville sur Saône, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00747843v1</w:t>
+                <w:t xml:space="preserve">halsde-00747845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les crues et les inondations de la Saône</w:t>
               </w:r>
@@ -12296,303 +12296,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00747847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la dendrochronologie dans l'étude des milieux riverains</w:t>
+                <w:t xml:space="preserve">Les fluctuations des niveaux des rivières et des lacs : changements environnementaux et impacts sur une rivière française et au Québec Nordique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Laval, Quebec, Département de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Laval, Canada</w:t>
+              <w:t xml:space="preserve">Université Sorbonne Paris IV, département de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00747851v1</w:t>
+                <w:t xml:space="preserve">halsde-00747849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fluctuations des niveaux des rivières et des lacs : changements environnementaux et impacts sur une rivière française et au Québec Nordique.</w:t>
+                <w:t xml:space="preserve">Utilisation de la dendrochronologie dans l'étude des milieux riverains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Sorbonne Paris IV, département de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">Université de Laval, Quebec, Département de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00747849v1</w:t>
+                <w:t xml:space="preserve">halsde-00747851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Saône : état naturel et interventions de l'homme</w:t>
+                <w:t xml:space="preserve">La Saône en crue : dynamique d'un hydrosystème anthropisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Promofluvia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Lyon, France</w:t>
+              <w:t xml:space="preserve">Compagnie Nationale du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00407236v1</w:t>
+                <w:t xml:space="preserve">halsde-00747853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Saône en crue : dynamique d'un hydrosystème anthropisé</w:t>
+                <w:t xml:space="preserve">La Saône : état naturel et interventions de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compagnie Nationale du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, France</w:t>
+              <w:t xml:space="preserve">Association Promofluvia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00747853v1</w:t>
+                <w:t xml:space="preserve">halsde-00407236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les berges de la Saône</w:t>
               </w:r>
@@ -12899,103 +12899,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The seismic cycle in Tierra del Fuego observed by geomorphology, paleoseismology and dendrochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13020,64 +13020,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-method diachronic approach of the rockfalls and landslides at Mont Granier (1933 m a.s.l., Chartreuse Massif, French Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13391,51 +13391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood decay in biogeomorphological processes on forested slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13499,51 +13499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of biogeomorphological processes on mountain slopes: two practical applications of harvesting in Southern French Prealps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13652,51 +13652,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring en milieux naturels, retours d’expériences en terrains difficiles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14479,51 +14479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp. 87-96, 2019, Géohistoire de l’environnement et des paysages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14542,294 +14542,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique géomorphologique des torrents. Interets de l'emploi des appareil photographiques automatiques.</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitorer les milieux naturels, entre ambitions et contraintes, une affaire de compromis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 2015-2015, 2017, 978-2-918435-11-2</w:t>
+              <w:t xml:space="preserve">Monitoring en milieux naturels, retours d’expériences en terrains difficiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, pp.9-18, 2017, Collection Edytem</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071718v1</w:t>
+                <w:t xml:space="preserve">hal-01637202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitorer les milieux naturels, entre ambitions et contraintes, une affaire de compromis</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique géomorphologique des torrents. Interets de l'emploi des appareil photographiques automatiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monitoring en milieux naturels, retours d’expériences en terrains difficiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 19, pp.9-18, 2017, Collection Edytem</w:t>
+              <w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 2015-2015, 2017, 978-2-918435-11-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637202v1</w:t>
+                <w:t xml:space="preserve">hal-02071718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la gestion des forêts à fonction de protection contre les chutes de pierres par l’utilisation des rémanents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14900,268 +14900,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Iles de la Saône, témoins des relations hommes/crues/paysages.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les crues du système karstique de Foussoubie (Ardèche, France). Une analyse morphologique et hydrodynamique des circulations dans la zone épinoyée du Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Belingard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coordinateurs : Jean Jacques Delannoy, Stephane Jaillet, Benjamin Sadier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages en mouvement, les paysages du Mâconnais et du Val de Saône de la préhistoire à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche du Val de Saône Mâconnais, p.39-43, 2012</w:t>
+              <w:t xml:space="preserve">Karsts, Paysages et Préhistoire, Collection Edytem n°13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection Edytem, pp.115-138, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00745460v1</w:t>
+                <w:t xml:space="preserve">halsde-00745473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les crues du système karstique de Foussoubie (Ardèche, France). Une analyse morphologique et hydrodynamique des circulations dans la zone épinoyée du Karst</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Iles de la Saône, témoins des relations hommes/crues/paysages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karsts, Paysages et Préhistoire, Collection Edytem n°13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection Edytem, pp.115-138, 2012</w:t>
+              <w:t xml:space="preserve">Paysages en mouvement, les paysages du Mâconnais et du Val de Saône de la préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche du Val de Saône Mâconnais, p.39-43, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00745473v1</w:t>
+                <w:t xml:space="preserve">halsde-00745460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données laser terrestre à haute résolution pour le suivi de la charge de fond dans les tronçons torrentiels. Retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Veyrat-Charvillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15322,307 +15322,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dendroglaciologie ou l'apport des l'étude des cernes d'arbres pour la reconstitution des fluctuations glacières holocènes</w:t>
-[...68 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche sur le thème de la dynamique fluviale : processus, aléa, aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Laganier, G. Arnaud-Fasseta. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamiques, pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°8, pp.79-90, 2009</w:t>
+              <w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l' hydrosystème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L' Harmattan, pp.229-262, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00399860v1</w:t>
+                <w:t xml:space="preserve">halsde-00498500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche sur le thème de la dynamique fluviale : processus, aléa, aménagement</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dendroglaciologie ou l'apport des l'étude des cernes d'arbres pour la reconstitution des fluctuations glacières holocènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l' hydrosystème</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L' Harmattan, pp.229-262, 2009</w:t>
+              <w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamiques, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°8, pp.79-90, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00498500v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00399860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9 500 ans de crues du Rhône enregistrées dans le lac du Bourget : confrontation au cadre chronoclimatique alpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15630,51 +15630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Le peuplement de l'arc alpin (édition électronique) "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions du Cths, pp.95-106, 2007</w:t>
@@ -16161,454 +16161,454 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00393911v1</w:t>
+                <w:t xml:space="preserve">halsde-00393919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
+                <w:t xml:space="preserve">Cirque de Choranche - Grottes et concrétions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00393919v1</w:t>
+                <w:t xml:space="preserve">halsde-00393915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cirque de Choranche - Grottes et concrétions</w:t>
+                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00393915v1</w:t>
+                <w:t xml:space="preserve">halsde-00393917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection.</w:t>
+                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Paillet</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halsde-00393917v1</w:t>
+                <w:t xml:space="preserve">halsde-00393906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
               </w:r>
@@ -16633,100 +16633,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00393906v1</w:t>
+                <w:t xml:space="preserve">halsde-00393911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces entre dynamisme des versants et peri-urbanisation dans un bassin versant torrentiel : caractérisation, évolution et perception des risques naturels dans le bassin du Lavanchon (agglomération de Grenoble)</w:t>
               </w:r>
@@ -16989,51 +16989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Parc National de la Vanoise. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17224,51 +17224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baratier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ipc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12749" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131vq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Hugerot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120t1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393120v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3j" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12715" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179716" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meynet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6704" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24515" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1356" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18620" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le&#160;roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bazan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iancovescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4944" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779926v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11743" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11814" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maleval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brieuc Destombes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01313197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Nicolussi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7159" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NPFZ92TP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01313206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1209" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00681867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.01.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX1XKR4V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598549v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astrade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9925" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595740v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-011-0284-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QK0C8XKH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coronna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rovera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2141" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.10.030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rovera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9254" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9J92DF6F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00607225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7554" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-05CRZDJ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265016v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Nedja&#239;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jolly-Saad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roberts" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2003.2227" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925031v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacob" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364648v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368696v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoca.2000.2483" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368720v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1998001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/004765ar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368623v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Citterio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368608v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1998.20878" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368635v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Begin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1995.13872" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flinois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287387v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet Rambaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345011v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344509v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345008v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344512v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuh-Senlis Melchior" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271773v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carladous" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344510v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345012v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320562v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062254v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023740v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bozzini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Brun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931923v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933854v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933742v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981559v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bigot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00746808v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747802v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595114v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00606971v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00607193v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nicolussi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062260v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouri&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879521v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579815v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00627994v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00606986v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00628001v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579725v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593746v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595742v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498655v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551715v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00536990v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00537012v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Dorren" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551697v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551710v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498523v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498509v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00536998v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747805v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00744147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277400v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259649v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194138v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00744151v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151480v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141408v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747806v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121011v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;venet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747845v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747843v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111831v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747846v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747847v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747851v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747849v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407236v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747853v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407241v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156203v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delaunay--Quenechdu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fichot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Armando" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117520v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757095v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Barnave" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buffle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846857v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344596v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597260v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597058v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635780v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982781v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786410v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639020v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125613v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141514v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250544v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gattini Laura" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106158v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385533v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385531v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071718v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637202v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598497v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaulne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745460v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745473v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604689v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595205v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corenblit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Le Lay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399860v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498500v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368727v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125608v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126678v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368709v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981716v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00963233v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393911v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393919v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393915v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393917v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393906v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125610v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottolier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368795v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344600v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baratier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ipc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3j" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131vq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Hugerot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120t1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942621v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12749" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179716" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meynet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24515" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6704" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le&#160;roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bazan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iancovescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4944" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18620" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11743" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1356" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11814" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maleval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brieuc Destombes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01313197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Nicolussi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01313206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406769v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7159" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NPFZ92TP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1209" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00681867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.01.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX1XKR4V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598549v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astrade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9925" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595740v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-011-0284-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QK0C8XKH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coronna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rovera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2141" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.10.030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rovera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9254" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9J92DF6F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00607225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7554" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-05CRZDJ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265016v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Nedja&#239;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jolly-Saad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roberts" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2003.2227" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925031v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacob" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364648v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368696v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoca.2000.2483" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Citterio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368608v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1998.20878" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368617v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/004765ar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1998001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368635v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Begin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1995.13872" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395518v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flinois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287387v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet Rambaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344509v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345008v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635749v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuh-Senlis Melchior" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271773v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carladous" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344510v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320562v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345012v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344512v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062254v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023740v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bozzini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933854v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931923v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933742v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981559v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bigot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551736v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Brun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00746808v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747802v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595114v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00606986v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00606971v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00607193v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nicolussi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062260v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouri&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879521v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579815v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00627994v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00628001v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579725v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595113v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595742v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498655v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551715v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00536990v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498523v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551710v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551697v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505774v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Dorren" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00537012v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498509v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00536998v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593746v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747805v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277400v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00744147v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259649v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194138v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00744151v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151480v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141408v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747806v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121011v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;venet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747843v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747845v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111831v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747846v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747847v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747849v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747851v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747853v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407236v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407241v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156203v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delaunay--Quenechdu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fichot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Armando" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117520v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757095v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Barnave" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buffle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846857v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344596v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597260v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597058v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635780v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982781v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786410v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639020v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125613v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141514v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250544v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gattini Laura" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106158v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385533v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385531v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637202v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071718v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598497v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaulne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745473v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745460v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604689v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595205v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corenblit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Le Lay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498500v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399860v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368727v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125608v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126678v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368709v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981716v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00963233v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393919v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393915v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393917v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393906v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393911v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125610v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottolier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368795v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344600v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>