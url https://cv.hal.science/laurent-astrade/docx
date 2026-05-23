--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -234,546 +234,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
+                <w:t xml:space="preserve">Trajectoires paysagères et crises morphosédimentaires de cônes torrentiels dans la vallée de la Maurienne (Savoie) depuis la fin du Petit Âge glaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Cathala</w:t>
+                <w:t xml:space="preserve">Thérèse Hugerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josué Bock</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.5881⟩</w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120t1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644646v1</w:t>
+                <w:t xml:space="preserve">hal-04676484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séquences sédimentaires de la région Chambérienne (Savoie, France) de l’Interglaciaire à l’impact des événements gravitaires historiques majeurs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+                <w:t xml:space="preserve">Les polygones de fentes de gel hérités de la Montagne de Chine, futur site de la Réserve Naturelle Géologique de Haute Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myette Guiomar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13p3j⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/131vq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393120v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polygones de fentes de gel hérités de la Montagne de Chine, futur site de la Réserve Naturelle Géologique de Haute Provence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/131vq⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (10), pp.3221-3247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914598v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires paysagères et crises morphosédimentaires de cônes torrentiels dans la vallée de la Maurienne (Savoie) depuis la fin du Petit Âge glaciaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les séquences sédimentaires de la région Chambérienne (Savoie, France) de l’Interglaciaire à l’impact des événements gravitaires historiques majeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Griggo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Hugerot</w:t>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30, </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (4), pp.177-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/120t1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13p3j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676484v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Along‐strike variation of fault slip rate of a transform plate boundary in Tierra del Fuego (South Patagonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -859,51 +859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover Image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -989,51 +989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Taconnaz Rockfall (Mont-Blanc Massif, European Alps) of November 2018: A Complex and At-Risk Rockwall-Glacier-Torrent Morphodynamic Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1041,51 +1041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (17), pp.9716. </w:t>
@@ -1149,51 +1149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1270,51 +1270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1374,77 +1374,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la carte diachronique à la trajectoire géohistorique : modélisation du changement paysager d’un cône torrentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Hugerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1485,629 +1485,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique géomorphologique des torrents : intérêt de l'emploi des appareils photographiques automatiques</w:t>
+                <w:t xml:space="preserve">Introduction - Monitorer les milieux naturels, entre ambitions et contraintes, une affaire de compromis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Berthet</w:t>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Bel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Monitoring en milieux naturels - Retours d’expériences en terrains difficiles, 19, pp.205-212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/edyte.2017.1384⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2017.1356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635571v1</w:t>
+                <w:t xml:space="preserve">hal-05496266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation dendrochronologique de chalets d’alpage dans la zone cœur du Parc National de la Vanoise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique géomorphologique des torrents : intérêt de l'emploi des appareils photographiques automatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melaine Le roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Astrade</w:t>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.4944⟩</w:t>
+              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Monitoring en milieux naturels - Retours d’expériences en terrains difficiles, 19, pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2017.1384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666229v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituer les trajectoires paysagères par photo-interprétation semi-automatisée et télédétection : géohistoire d'un cône de déjection torrentiel en vallée de Maurienne (Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Hugerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Volume 17 Numéro 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.18620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Datation dendrochronologique de chalets d’alpage dans la zone cœur du Parc National de la Vanoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Le roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Iancovescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11743⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41-2, pp.7 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.4944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779926v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - Monitorer les milieux naturels, entre ambitions et contraintes, une affaire de compromis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (1), pp.9-17. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/edyte.2017.1356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496266v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution of debris flow dynamics on a forested cone combining dendrogeomorphology and diachronic orthophotography analysis (Mont Granier, Chartreuse massif, French Prealps)</w:t>
               </w:r>
@@ -2318,77 +2318,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Nicolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 108, pp.1-22. </w:t>
@@ -2420,393 +2420,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes torrentiels et transferts sédimentaires autour du massif de Tanargue, de l’âge du fer au petit âge de glace (PAG) (Cévennes vivaraises, France).</w:t>
+                <w:t xml:space="preserve">Phénomènes torrentiels et transferts sédimentaires autour du massif du Tanargue, de l’âge du fer au petit âge de glace (PAG) (Cévennes vivaraises, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mediterranean Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122, pp.81-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.7159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313206v1</w:t>
+                <w:t xml:space="preserve">hal-02406769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations hydrologiques sur le système karstique de Foussoubie, Analyse fonctionnelle de différentes situations hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tubes, Bulletin du Comité départemental de Spéléologie de l'Ardèche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28, pp. 67-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes torrentiels et transferts sédimentaires autour du massif du Tanargue, de l’âge du fer au petit âge de glace (PAG) (Cévennes vivaraises, France)</w:t>
+                <w:t xml:space="preserve">Phénomènes torrentiels et transferts sédimentaires autour du massif de Tanargue, de l’âge du fer au petit âge de glace (PAG) (Cévennes vivaraises, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mediterranean Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Little Ice Age in the Mediterranean</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02406769v1</w:t>
+                <w:t xml:space="preserve">hal-01313206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les crues du système karstique de Foussoubie (Ardèche, France). Une analyse géomorphologique et hydrodynamique des circulations dans la zone épinoyée du karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,290 +3010,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00681867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation des cernes de croissance des arbres pour l'étude des événements et des changements morphologiques : intérêts, méthodes et apports des recherches alpines à la dendrogéomorphologie</w:t>
+                <w:t xml:space="preserve">Dendrogeomorphic reconstruction of past landslide reactivation with seasonal precision: the Bois Noir landslide, southeast French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Lopez Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9925⟩</w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (2), pp.189-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-011-0284-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598549v1</w:t>
+                <w:t xml:space="preserve">hal-02595740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrogeomorphic reconstruction of past landslide reactivation with seasonal precision: the Bois Noir landslide, southeast French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Lopez Saez</w:t>
+                <w:t xml:space="preserve">L'utilisation des cernes de croissance des arbres pour l'étude des événements et des changements morphologiques : intérêts, méthodes et apports des recherches alpines à la dendrogéomorphologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10346-011-0284-6⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (3), pp.295-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02595740v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of erosion in marly badlands based on coupling of anatomical changes in exposed roots with slope maps derived from LIDAR data</w:t>
               </w:r>
@@ -3407,307 +3407,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00579698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution, quantitative reconstruction of erosion rates based on anatomical changes in exposed roots at Draix, Alpes de Haute-Provence -- critical review of existing approaches and independent quality control of results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Astrade</w:t>
+                <w:t xml:space="preserve">Validation d'une méthode de quantification des vitesses d'érosion sur marnes par dendrogéomorphologie (Draix, Alpes de Haute-Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.10.030⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00579713v1</w:t>
+                <w:t xml:space="preserve">hal-02594270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d'une méthode de quantification des vitesses d'érosion sur marnes par dendrogéomorphologie (Draix, Alpes de Haute-Provence)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Stoffel</w:t>
+                <w:t xml:space="preserve">High resolution, quantitative reconstruction of erosion rates based on anatomical changes in exposed roots at Draix, Alpes de Haute-Provence -- critical review of existing approaches and independent quality control of results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 125 (125), pp.433-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.10.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9254⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02594270v1</w:t>
+                <w:t xml:space="preserve">halsde-00579713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed chronology of mid-altitude fluvial system response to changing climate and societies at the end of the Little Ice Age (Southwestern Alps and Cévennes, France)</w:t>
               </w:r>
@@ -4599,51 +4599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions relatives à la variabilité spatiale du corridor fluvial à l'échelle d'un tronçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5578,90 +5578,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predisposing, triggering and runout conditions of two rock slope failures in the french alps: étache valley and crête des grangettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5703,103 +5703,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predisposition and triggering conditions at a permafrost-affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
@@ -5837,90 +5837,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les glacières, objets (très) méconnus de la cryosphère - Cas d'étude savoyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5962,103 +5962,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des écroulements de 2020 au Vallon d'Étache (Haute Maurienne) et à la Crête des Grangettes (Ecrins) : les dernières avancées de la recherche sur le permafrost des versants raides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Scientifique et Technique Prévention des risques d'origine glaciaire et périglaciaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t>
@@ -6113,51 +6113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6357,234 +6357,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01345008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The small rock avalanches of January 9 and April 29 – May 07, 2016 from the calcareous NW and NE pillars of the iconic Mont Granier (1933 m a.s.l., French Alps)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des paysages fluviaux palimpsestes : transcrire les changements du climat et des sociétés en Savoie au fil des métamorphoses des cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Hugerot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Slope Stability 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Société Savoisienne d’Histoire et d’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635749v1</w:t>
+                <w:t xml:space="preserve">halshs-01345011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des paysages fluviaux palimpsestes : transcrire les changements du climat et des sociétés en Savoie au fil des métamorphoses des cours d'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The small rock avalanches of January 9 and April 29 – May 07, 2016 from the calcareous NW and NE pillars of the iconic Mont Granier (1933 m a.s.l., French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amitrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Savoisienne d’Histoire et d’Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Rock Slope Stability 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01345011v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisitions et traitements topographiques haute-résolution pour le suivi du transit de la charge sédimentaire dans des ouvrages de correction torrentielle, Comparaison de méthodes lasergrammétrie terrestre et multicorrélation d’images aériennes et terrestres.</w:t>
               </w:r>
@@ -6665,90 +6665,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6866,234 +6866,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01344510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire, transformer et percevoir : les paysages hydroélectriques dans les alpes du nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Formation FACIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation FACIM, Nov 2015, Courchevel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01320562v1</w:t>
+                <w:t xml:space="preserve">halshs-01345012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire, transformer et percevoir : les paysages hydroélectriques dans les alpes du nord</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation FACIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation FACIM, Nov 2015, Courchevel, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01345012v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01320562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proglacial sediment supply and channel evolution of the Arveyron of the Mer de Glace since the early 20th c</w:t>
               </w:r>
@@ -7105,51 +7105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7371,493 +7371,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-01023740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of sediments assessment by terrestrial laserscanner, application to quantify sediment yield of four streams in French Alps.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Berthet</w:t>
+                <w:t xml:space="preserve">A large-scale erosion anomaly (2nd c. BC- 4th c. AD) in NW Alps: a locally-defined onset of the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">PAGES 4th Open Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00933854v1</w:t>
+                <w:t xml:space="preserve">halsde-00931923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-scale erosion anomaly (2nd c. BC- 4th c. AD) in NW Alps: a locally-defined onset of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">Dynamic of sediments assessment by terrestrial laserscanner, application to quantify sediment yield of four streams in French Alps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAGES 4th Open Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Goa, India</w:t>
+              <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00931923v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00933854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renconstitution dendrogéomorphologique de la dynamique récente d'un cône torrentiel : le torrent des Glacières (RN Hauts de Chartreuse)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochimie haute résolution sur archives naturelles continentales (sédiments, spéléothèmes, cernes d'arbres): mesures de routine et développements analytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères rencontres scientifiques des Réserves Naturelles de Rhône-Alpes, " Archives environnementales et évolutions des écosystèmes "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Divonnes les Bains, France. pp. 77-90</w:t>
+              <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00933864v1</w:t>
+                <w:t xml:space="preserve">halsde-00933742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochimie haute résolution sur archives naturelles continentales (sédiments, spéléothèmes, cernes d'arbres): mesures de routine et développements analytiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renconstitution dendrogéomorphologique de la dynamique récente d'un cône torrentiel : le torrent des Glacières (RN Hauts de Chartreuse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Blanpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">1ères rencontres scientifiques des Réserves Naturelles de Rhône-Alpes, " Archives environnementales et évolutions des écosystèmes "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Divonnes les Bains, France. pp. 77-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00933742v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00933864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting wood decomposition of logging stumps having a protective role against rockfall using near infrared spectroscopy</w:t>
               </w:r>
@@ -8219,77 +8219,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil bio- and eco-engineering: the use of vegetation to improve slope stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vancouver, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8429,882 +8429,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00747802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of coarse woody debris as protection against rockfall in mountainous forest</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Activités de pleine nature, environnements et territoires de montagne. Approches géographiques et sociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Pabion Mouriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International DeadWood 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rouyn-Noranda, Canada. pp.31</w:t>
+              <w:t xml:space="preserve">Nature &amp; Sports Euro ' Meet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595114v1</w:t>
+                <w:t xml:space="preserve">halsde-01062260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timber protection works against rockfall activities in the southern French Alps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Berger</w:t>
+                <w:t xml:space="preserve">Late Holocene glacial fluctuations in the Mont Blanc massif: the Mer de Glace record (NW French Alps).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Brun</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Nicolussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary workshop on Rockfall Protection, The Rockfall Expert Network (RocExs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Innsbruck, Austria. 2p</w:t>
+              <w:t xml:space="preserve">XVIII th INQUA congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00606986v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00879521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of coarse woody debris as protection against rockfall in mountainous forest</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du cerne à l'environnement et à l'homme : voyage au cœur de l'arbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dead Wood International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rouyn Noranda, Canada. 31p</w:t>
+              <w:t xml:space="preserve">Amphis pour tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Chambéry ; Annecy ; Albertville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00606971v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00579815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuation glaciaires Holocene dans le massif du Mont Blanc</w:t>
+                <w:t xml:space="preserve">Tree-ring dating of late Holocene glacier activity in the Mont Blanc Massif : the Mer de Glace record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nicolussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">Tree-Ring in Archeology, Climatology and Ecology (TRACE) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00607193v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00627994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités de pleine nature, environnements et territoires de montagne. Approches géographiques et sociologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johanne Pabion Mouriès</w:t>
+                <w:t xml:space="preserve">Consideration of coarse woody debris as protection against rockfall in mountainous forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature &amp; Sports Euro ' Meet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Annecy, France</w:t>
+              <w:t xml:space="preserve">Dead Wood International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rouyn Noranda, Canada. 31p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-01062260v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00606971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene glacial fluctuations in the Mont Blanc massif: the Mer de Glace record (NW French Alps).</w:t>
+                <w:t xml:space="preserve">Fluctuation glaciaires Holocene dans le massif du Mont Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kurt Nicolussi</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nicolussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII th INQUA congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00879521v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00607193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du cerne à l'environnement et à l'homme : voyage au cœur de l'arbre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Astrade</w:t>
+                <w:t xml:space="preserve">Consideration of coarse woody debris as protection against rockfall in mountainous forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphis pour tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Chambéry ; Annecy ; Albertville, France</w:t>
+              <w:t xml:space="preserve">Symposium International DeadWood 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rouyn-Noranda, Canada. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00579815v1</w:t>
+                <w:t xml:space="preserve">hal-02595114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-ring dating of late Holocene glacier activity in the Mont Blanc Massif : the Mer de Glace record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melaine Le Roy</w:t>
+                <w:t xml:space="preserve">Timber protection works against rockfall activities in the southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Nicolussi</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree-Ring in Archeology, Climatology and Ecology (TRACE) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">Interdisciplinary workshop on Rockfall Protection, The Rockfall Expert Network (RocExs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Innsbruck, Austria. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00627994v1</w:t>
+                <w:t xml:space="preserve">halsde-00606986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-ring dating of late Holocene glacier activity in the Mont Blanc Massif : the Mer de Glace record</w:t>
               </w:r>
@@ -9316,77 +9316,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nicolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroDendro Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Engelberg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9519,64 +9519,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timber protection works against rockfall activities in the southern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9614,103 +9614,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The forest: an efficent spatio-temporal bioindicator of landslide activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lopez-Saez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Corona</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpraevent 2010, International Symposium in Pacific Rim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Taipei, Taiwan. pp.880-887</w:t>
@@ -10104,532 +10104,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00536990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest cover a spatio-temporal marker of landslide activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
+                <w:t xml:space="preserve">Sécheresses et pénuries d'eau dans la France méridionale entre 1815 et 1840</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worldendro 2010 : 8th conference on dendrochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rovaniemi, Finland</w:t>
+              <w:t xml:space="preserve">Etiages, Sécheresses, Canicules rares et leurs impacts sur les usages de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00498523v1</w:t>
+                <w:t xml:space="preserve">halsde-00537012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene glacial fluctuations in Mont Blanc massif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melaine Le Roy</w:t>
+                <w:t xml:space="preserve">The effect of felled tree stems as bio-engineering type rockfall protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Nicolussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree &amp; Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">7th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00551710v1</w:t>
+                <w:t xml:space="preserve">hal-00505774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tree, a chronological indicator of hydro-morphological changes in river and lake systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees &amp; Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00551697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of felled tree stems as bio-engineering type rockfall protection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luuk Dorren</w:t>
+                <w:t xml:space="preserve">Late Holocene glacial fluctuations in Mont Blanc massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nicolussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">Tree &amp; Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505774v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00551710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresses et pénuries d'eau dans la France méridionale entre 1815 et 1840</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+                <w:t xml:space="preserve">Forest cover a spatio-temporal marker of landslide activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etiages, Sécheresses, Canicules rares et leurs impacts sur les usages de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.25-32</w:t>
+              <w:t xml:space="preserve">Worldendro 2010 : 8th conference on dendrochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rovaniemi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00537012v1</w:t>
+                <w:t xml:space="preserve">halsde-00498523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The forest: an efficient spatio temporal bioindicator of landslide activities</w:t>
               </w:r>
@@ -10654,51 +10654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10835,64 +10835,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees and rockfalls: use of slash as rockfall protection on forested slopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10993,221 +10993,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00747805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogéomorphologie, dynamique sédimentaire et milieux forestiers</w:t>
+                <w:t xml:space="preserve">Evolutions hydrogéomorphologiques des hydrosystèmes fluviaux sous le poids des facteurs climatiques et anthropiques : approches dendrogéomorphologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'évolution de la recherche sur les hydrosystèmes continentaux en géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">CEMAGREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00277400v1</w:t>
+                <w:t xml:space="preserve">halsde-00744147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions hydrogéomorphologiques des hydrosystèmes fluviaux sous le poids des facteurs climatiques et anthropiques : approches dendrogéomorphologiques</w:t>
+                <w:t xml:space="preserve">Biogéomorphologie, dynamique sédimentaire et milieux forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEMAGREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">L'évolution de la recherche sur les hydrosystèmes continentaux en géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00744147v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00277400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolutions des paysages de moyennes montagnes depuis le 19e siècle : Étude de la part climatique et anthropique par une approche multiarchives</w:t>
               </w:r>
@@ -11636,191 +11636,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement hydrosédimentaire de rivières torrentielles des Cévennes et des Préalpes au PAG : enseignements géomorphologiques des archives historiques, de la dendrochronologie et de la lichénométrie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de la dendrochronologie pour l'étude de la dynamique et de l'évolution des hydrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'érosion entre société, climat et paléoenvironnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Clermont-Ferrand, France. pp.297-304</w:t>
+              <w:t xml:space="preserve">Université de Liege, département de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141408v1</w:t>
+                <w:t xml:space="preserve">halsde-00747806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la dendrochronologie pour l'étude de la dynamique et de l'évolution des hydrosystèmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le comportement hydrosédimentaire de rivières torrentielles des Cévennes et des Préalpes au PAG : enseignements géomorphologiques des archives historiques, de la dendrochronologie et de la lichénométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Liege, département de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France</w:t>
+              <w:t xml:space="preserve">L'érosion entre société, climat et paléoenvironnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Clermont-Ferrand, France. pp.297-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00747806v1</w:t>
+                <w:t xml:space="preserve">hal-00141408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The end of the Little Ice Age morphoclimatic crisis : a dendrochronological study of torrential waterway transformations in the eastern Haut-Diois area (Drôme, France)</w:t>
               </w:r>
@@ -11951,165 +11951,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00747807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les crues de la Saône.</w:t>
+                <w:t xml:space="preserve">La Saône de la source au confluent : géomorphologie, hydrologie, aménagement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirées-conférences de l'Institut de Recherche du Val de Saône Maconnais (IRVSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Macon, France</w:t>
+              <w:t xml:space="preserve">Semaine "la Saône de la source au confluent" de l'Office de la culture et de la communication de Neuville sur Saône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Neuville sur Saône, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00747843v1</w:t>
+                <w:t xml:space="preserve">halsde-00747845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Saône de la source au confluent : géomorphologie, hydrologie, aménagement.</w:t>
+                <w:t xml:space="preserve">Les crues de la Saône.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine "la Saône de la source au confluent" de l'Office de la culture et de la communication de Neuville sur Saône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Neuville sur Saône, France</w:t>
+              <w:t xml:space="preserve">Soirées-conférences de l'Institut de Recherche du Val de Saône Maconnais (IRVSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Macon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00747845v1</w:t>
+                <w:t xml:space="preserve">halsde-00747843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les crues et les inondations de la Saône</w:t>
               </w:r>
@@ -12731,51 +12731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
@@ -12830,51 +12830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12899,51 +12899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The seismic cycle in Tierra del Fuego observed by geomorphology, paleoseismology and dendrochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13020,64 +13020,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-method diachronic approach of the rockfalls and landslides at Mont Granier (1933 m a.s.l., Chartreuse Massif, French Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13404,77 +13404,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood decay in biogeomorphological processes on forested slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil bio- and eco-engineering: the use of vgetation to improve slope stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vancouver, Canada. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13525,77 +13525,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpraevent 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Grenoble, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13652,51 +13652,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring en milieux naturels, retours d’expériences en terrains difficiles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14147,51 +14147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Hugerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gattini Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14272,51 +14272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14371,64 +14371,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche participative en géohistoire : quelles perspectives pour l’étude des paysages torrentiels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Hugerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.117-132, 2019, Géohistoire de l’environnement et des paysages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14548,90 +14548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitorer les milieux naturels, entre ambitions et contraintes, une affaire de compromis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring en milieux naturels, retours d’expériences en terrains difficiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, pp.9-18, 2017, Collection Edytem</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14656,103 +14656,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique géomorphologique des torrents. Interets de l'emploi des appareil photographiques automatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t>
@@ -14798,64 +14798,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la gestion des forêts à fonction de protection contre les chutes de pierres par l’utilisation des rémanents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14906,77 +14906,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les crues du système karstique de Foussoubie (Ardèche, France). Une analyse morphologique et hydrodynamique des circulations dans la zone épinoyée du Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15193,172 +15193,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00604689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La végétation ligneuse dans les systèmes fluviaux anthropisés : quelques avancées conceptuelles et méthodologiques récentes</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dendroglaciologie ou l'apport des l'étude des cernes d'arbres pour la reconstitution des fluctuations glacières holocènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l'hydrosystème</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, pp.135-178, 2009, Itinéraires géographiques, 978-2-296-10502-7</w:t>
+              <w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamiques, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°8, pp.79-90, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595205v1</w:t>
+                <w:t xml:space="preserve">halsde-00399860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche sur le thème de la dynamique fluviale : processus, aléa, aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15367,51 +15359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15421,208 +15413,216 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Laganier, G. Arnaud-Fasseta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l' hydrosystème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L' Harmattan, pp.229-262, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00498500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dendroglaciologie ou l'apport des l'étude des cernes d'arbres pour la reconstitution des fluctuations glacières holocènes</w:t>
-[...68 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La végétation ligneuse dans les systèmes fluviaux anthropisés : quelques avancées conceptuelles et méthodologiques récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.F. Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laganier R.; Arnaud-Fassetta G. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamiques, pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°8, pp.79-90, 2009</w:t>
+              <w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l'hydrosystème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, pp.135-178, 2009, Itinéraires géographiques, 978-2-296-10502-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00399860v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9 500 ans de crues du Rhône enregistrées dans le lac du Bourget : confrontation au cadre chronoclimatique alpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15630,51 +15630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Le peuplement de l'arc alpin (édition électronique) "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions du Cths, pp.95-106, 2007</w:t>
@@ -16148,77 +16148,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -16266,77 +16266,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -16384,64 +16384,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16502,77 +16502,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -16620,77 +16620,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -16989,51 +16989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Parc National de la Vanoise. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17224,51 +17224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baratier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ipc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3j" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131vq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Hugerot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120t1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942621v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12749" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179716" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meynet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24515" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6704" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le&#160;roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bazan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iancovescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4944" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18620" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11743" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1356" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11814" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maleval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brieuc Destombes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01313197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Nicolussi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01313206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406769v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7159" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NPFZ92TP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1209" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00681867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.01.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX1XKR4V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598549v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astrade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9925" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595740v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-011-0284-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QK0C8XKH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coronna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rovera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2141" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.10.030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rovera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9254" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9J92DF6F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00607225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7554" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-05CRZDJ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265016v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Nedja&#239;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jolly-Saad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roberts" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2003.2227" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925031v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacob" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364648v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368696v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoca.2000.2483" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Citterio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368608v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1998.20878" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368617v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/004765ar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1998001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368635v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Begin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1995.13872" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395518v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flinois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287387v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet Rambaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344509v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345008v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635749v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuh-Senlis Melchior" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271773v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carladous" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344510v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320562v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345012v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344512v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062254v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023740v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bozzini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933854v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931923v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933742v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981559v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bigot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551736v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Brun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00746808v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747802v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595114v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00606986v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00606971v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00607193v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nicolussi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062260v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouri&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879521v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579815v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00627994v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00628001v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579725v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595113v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595742v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498655v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551715v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00536990v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498523v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551710v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551697v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505774v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Dorren" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00537012v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498509v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00536998v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593746v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747805v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277400v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00744147v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259649v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194138v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00744151v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151480v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141408v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747806v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121011v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;venet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747843v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747845v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111831v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747846v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747847v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747849v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747851v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747853v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407236v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407241v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156203v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delaunay--Quenechdu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fichot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Armando" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117520v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757095v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Barnave" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buffle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846857v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344596v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597260v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597058v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635780v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982781v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786410v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639020v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125613v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141514v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250544v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gattini Laura" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106158v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385533v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385531v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637202v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071718v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598497v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaulne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745473v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745460v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604689v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595205v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corenblit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Le Lay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498500v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399860v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368727v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125608v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126678v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368709v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981716v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00963233v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393919v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393915v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393917v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393906v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393911v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125610v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottolier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368795v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344600v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baratier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ipc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676484v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Hugerot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120t1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131vq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3j" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942621v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12749" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179716" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meynet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24515" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6704" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1356" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1384" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18620" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le&#160;roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bazan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iancovescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4944" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779926v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11743" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11814" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maleval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brieuc Destombes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01313197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Nicolussi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7159" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NPFZ92TP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01313206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1209" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00681867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.01.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX1XKR4V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astrade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-011-0284-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QK0C8XKH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598549v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9925" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coronna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rovera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2141" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594270v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rovera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9254" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9J92DF6F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.10.030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00607225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7554" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-05CRZDJ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265016v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Nedja&#239;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jolly-Saad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roberts" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2003.2227" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925031v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacob" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364648v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368696v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoca.2000.2483" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Citterio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368608v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1998.20878" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368617v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/004765ar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1998001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368635v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Begin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1995.13872" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395518v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flinois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287387v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet Rambaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344509v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345008v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345011v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635749v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuh-Senlis Melchior" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271773v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carladous" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344510v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345012v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320562v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344512v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062254v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023740v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bozzini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931923v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933854v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981559v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bigot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551736v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Brun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00746808v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747802v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062260v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouri&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bure" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879521v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579815v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00627994v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nicolussi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00606971v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00607193v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595114v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00606986v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00628001v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579725v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595113v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595742v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498655v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551715v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00536990v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00537012v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505774v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Dorren" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551697v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551710v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498523v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498509v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00536998v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593746v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747805v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00744147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277400v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259649v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194138v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00744151v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151480v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747806v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141408v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121011v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;venet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747845v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747843v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111831v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747846v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747847v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747849v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747851v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747853v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407236v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00407241v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156203v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delaunay--Quenechdu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fichot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Armando" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117520v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757095v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Barnave" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buffle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846857v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344596v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597260v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597058v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635780v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982781v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786410v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639020v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125613v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141514v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250544v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gattini Laura" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106158v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385533v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385531v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637202v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071718v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598497v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaulne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745473v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745460v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604689v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399860v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498500v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595205v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corenblit" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Le Lay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368727v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125608v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126678v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368709v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981716v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00963233v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393919v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393915v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393917v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393906v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393911v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125610v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottolier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368795v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344600v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>