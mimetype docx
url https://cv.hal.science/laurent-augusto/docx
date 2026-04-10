--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.270833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent AUGUSTO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7049-6000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">145172015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context dependency of tree diversity effects on standardized substrates decomposition: Role of tree functional composition, mycorrhizal type and climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François‐xavier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.70189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification-driven changes in temperate ecosystem functions: comparison of managed grasslands and tree plantations using a cross-system index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette M.G. Bloor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 182, pp.114489. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf economic strategies drive global variation in phosphorus stimulation of terrestrial plant production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin M Zohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Crowther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiguang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.5562. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Assumptions of the Tea Bag Index and Their Implications: A Reply to Mori 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith M Sarneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff W Atkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janna M Barel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duddigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (4), pp.e70117. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.70117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récoltes intensives de biomasse et maintien de la fertilité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du Groupe Pin Maritime du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread slow growth of acquisitive tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Borelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boča</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 640 (8058), pp.395-401. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-08692-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil secrets and tree tales: an in-depth comparison of carbon storage in mixed and pure stands of pine and birch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 592, pp.122827. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.122827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ectomycorrhizal exploration type” could be a functional trait explaining the spatial distribution of tree symbiotic fungi as a function of forest humus forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mazlouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.203-216. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-024-01146-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading tea leaves worldwide: decoupled drivers of initial litter decomposition mass‐loss rate and stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith M Sarneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariet M Hefting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Sandén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van den Hoogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Routh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), pp.e14415. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.14415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global dataset on phosphorus in agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianjin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Ping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02751-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fertilisation and understory removal on aboveground and belowground carbon stocks in wet and dry moorlands in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142 (4), pp.723-737. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-023-01551-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases en forêt : comment les définir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt &amp; innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water availability is a stronger driver of soil microbial processing of organic nitrogen than tree species composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania L Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns and drivers of phosphorus fractions in natural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianjin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Ping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (19), pp.4147 - 4163. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-4147-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree functional traits, forest biomass, and tree species diversity interact with site properties to drive forest soil carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antra Boča</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1097. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28748-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Vegetation Effects on Soil Organic Matter in Forested Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laganière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Allen Hatten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Spielvogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.828701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of soil and vegetation in a warm-temperate Pine forest to intensive biomass harvests, phosphorus fertilisation, and wood ash application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 850, pp.157907. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species identity drives nutrient use efficiency in young mixed‐species plantations, at both high and low water availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania L Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Belleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (8), pp.2069 - 2083. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a global model for soil inorganic phosphorus dynamics: dependence of exchange kinetics and soil bioavailability on soil physicochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying‐ping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Helfenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (3), pp.e2021GB007061. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GB007061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understorey-overstorey biotic and nutrient interactions are key factors for Pinus pinaster growth and development under oligotrophic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Puzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (7-8), pp.563-574. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02827581.2021.1992002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-field advantage of litter decomposition: from the phyllosphere to the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunmei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire T Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley D Keiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231 (4), pp.1353-1358. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on nitrogen and phosphorus co‐limitation in global croplands from theoretical and modelling fertilization experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Kvakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), pp.e2020GB006915. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GB006915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns and drivers of soil total phosphorus concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianjin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.5831-5846. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-5831-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03660145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for top‐down and bottom‐up drivers of latitudinal trends in insect herbivory in oak trees in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés‐correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.651-665. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak decaying wood harbors taxonomically and functionally different bacterial communities in sapwood and heartwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mieszkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species richness and water availability interact to affect soil microbial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Strukelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de plantes légumineuses en Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Denou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des sols forestiers : nouvelles connaissances et boite à outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pilard-Landeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67-68, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération du pin maritime dans les forêts dunaire d'Aquitaine : un processus complexe et multifactoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guignabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67-68, pp.52-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex biotic interactions mediated by shrubs: Revisiting the stress‐gradient hypothesis and consequences for tree seedling survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guignabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, pp.1341-1350. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a tree mixture and water availability on soil nutrients and extracellular enzyme activities along the soil profile in an experimental forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania L Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Courbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Effect of tree mixtures and water availability on belowground complementarity of fine roots of birch and pine planted on sandy podzol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathina Muessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 457, 1 p. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04801-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamm Review: Influence of forest management activities on soil organic carbon stocks: A knowledge synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Prescott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa E A Abaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 466, pp.118127. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining partial cutting and direct seeding to overcome regeneration failures in dune forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guignabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 476, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des sols forestiers : nouvelles connaissances et boîte à outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pilard-Landeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67-68, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of forest soil sensitivity to harvesting residues removal – A transfer study of soil science knowledge to forestry practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.512-523. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the vegetation-groundwater-stream continuum to understand transformation of biogenic carbon in aquatic systems – A case study based on a pine-maize comparison in a lowland sandy watershed (Landes de Gascogne, SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Deirmendjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 661, pp.613-629. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When plants eat rocks: Functional adaptation of roots on rock outcrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (5), pp.760-761. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercropping N-fixing shrubs in pine plantation forestry as an ecologically sustainable management option</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Puzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 437, pp.175-187. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of climate, soil and plant functional traits during the early decomposition stage of standardized litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bezaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith M. Sarneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, online first (5), pp.1004-1018. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-019-00452-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient remobilization in tree foliage as affected by soil nutrients and leaf life span</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88 (3), pp.408-428. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecm.1300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-ecological controls on dissolved carbon dynamics in groundwater and export to streams in a temperate pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Deirmendjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), pp.669 - 691. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-669-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the nutrient cost of biomass harvesting under different silvicultural and climate scenarios in production forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deshors-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.642-653. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition along productivity gradients: news from heathlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Puzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 187 (1), pp.219-231. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-018-4120-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of management practices and topography on ectomycorrhizal fungi of maritime pine during seedling recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guignabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f9050245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Limitation to World Cereal Production Due To Soil Phosphorus Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Kvakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (1), pp.143 - 157. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GB005754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a dune forest as a filtering ecosystem for water produced by a treatment plant - One decade of environmental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 640-641, pp.849-861. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil parent material-A major driver of plant nutrient limitations in terrestrial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3808-3824. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of Eucalyptus plantations to restore degraded soils in semi-arid Morocco (NW Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boulmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Halim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-017-0652-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus in agricultural soils: drivers of its distribution at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk van Apeldoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Bouwman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (8), pp.3418 - 3432. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the plant minimal exchangeable potassium of a soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179 (4), pp.584-590. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jpln.201600095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon storage in degraded cork oak (Quercus suber) forests on flat lowlands in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boulmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Halim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.125-137. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor1364-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ingrowth cores and ingrowth meshes in root studies: 3 years of data on Pinus pinaster and its understory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Andreasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (2), pp.555-570. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-015-1256-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les sylvicultures du pin maritime pour connaître et prédire sa productivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the P value of Siberian soils? Soil phosphorus status in south-western Siberia and comparison with a global data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel A. Barsukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.2493-2509. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-2493-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire complexe de la nutrition des plantes par le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Savoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 379, pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future challenges in coupled C–N–P cycle models for terrestrial ecosystems under global change: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131 (1-2), pp.173-202. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-016-0274-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil properties controlling inorganic phosphorus availability: general results from a national forest network and a global compilation of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Bredoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127 (2), pp.255-272. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-015-0178-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of soil nitrogen isotopes across global climate gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph M. Craine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Elmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Troy Baisden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, 8 p. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest soil carbon is threatened by intensive biomass harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, 10 p. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep15991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass and nutrients in tree root systems-sustainable harvesting of an intensively managed Pinus pinaster (Ait.) planted forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcbb.12127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of evergreen gymnosperm and deciduous angiosperm tree species on the functioning of temperate and boreal forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Vesterdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aino Smolander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Prescott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (2), pp.444-466. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak evidence of regeneration habitat but strong evidence of regeneration niche for a leguminous shrub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), 20 p. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying consequences of removing harvesting residues on forest soils and tree growth – A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348, pp.124-141. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un préleveur destiné à quantifier les banques de graines des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Niollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des itinéraires sylvicoles et des récoltes : implication pour la durabilité des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.13-30. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ee3c-4577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-dispersal seed predation of gorse (Ulex europaeus) along gradients of light and plant density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (2), pp.268-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité chimique des sols forestiers : concepts de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enigma of the rise of angiosperms: can we untie the knot?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jonathan Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An de Schrijver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (10), pp.1326-1338. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of understory species to total ecosystem aboveground and belowground biomass in temperate Pinus pinaster Ait. forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianming Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Yauschew Raguenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.38-47. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of microbial and physical–chemical processes to phosphorus availability in Podzols and Arenosols under a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 211/212, pp.18-27. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus status of soils from contrasting forested ecosystems in southwestern Siberia: effects of microbiological and physicochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.733-752. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-733-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global assessment of limitation to symbiotic nitrogen fixation by phosphorus availability in terrestrial ecosystems using a meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat D.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (3), pp.804-815. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gbc.20069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of reproductive allocation of a woody species (Ulex europaeus) in response to variation in resource availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (3), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0260-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying-induced changes in phosphorus status of soils with contrasting soil organic matter contents - implications for laboratory approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 187-188, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial processes controlling P availability in forest spodosols as affected by soil depth and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (1), pp.39-48. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour des cendres de bois en forêt : opportunités et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Gardette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.16-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four decades of post-agricultural forest development have caused major redistributions of soil phosphorus fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Vesterdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 169 (1), pp.221-234. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-011-2185-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting available phosphate ions from physical-chemical soil properties in acidic sandy soils under pine forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3), pp.452-466. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-010-0329-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling forest floor contribution to phosphorus supply to maritime pine seedlings in two-layered forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hanert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (6), pp.927-935. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des sols et la durabilité des écosystèmes (partie 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 315, pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des sols et la durabilité des écosystèmes (partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 315, pp.54-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ‘grey literature’ a reliable source of data to characterize soils at the scale of a region? A case study in a maritime pine forest in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (6), pp.807-822. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01286.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing turnover of microbial biomass phosphorus : Combination of an isotopic dilution method with a mass balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (12), pp.2231-2240. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorse seed bank variability in maritime pine stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960258509990237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des essences sur la qualité des sols et la durabilité des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 314, pp.55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying gross mineralisation of P in dead soil organic matter: Testing an isotopic dilution method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (3-4), pp.163-172. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the phosphorus status of P-deficient podzols in temperate pine stands: combining isotopic dilution and extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Dousseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (3), pp.183-200. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-008-9283-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest floor contribution to phosphorus nutrition: experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (5), pp.510. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of nutrient content of woody plants using allometric relationships: quantifying the difference between concentration values from the literature and actuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Lavaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (4), pp.463-477. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpp019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of fertilization experiments on Pinus pinaster in Southwest France: the importance of phosphorus as a fertilizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Merzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (5), pp.390-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of fine roots to annual fertilization and irrigation in a 13-year-old Pinus pinaster stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jolicoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp.229-238. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpn020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floristic and ecological differences between recent and ancient forests growing on non-acidic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sciama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Moares Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258 (5), pp.600-608. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2009.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving models of forest nutrient export with equations that predict the nutrient concentration of tree compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (8), pp.808. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2008059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving models of forest nutrient export with equations that predict the nutrient concentration of tree compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Porté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (8), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood ash applications to temperate forest ecosystems-potential and drawbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 306 (1-2), pp.181-198. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9570-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vegetation type on throughfall deposition and seepage flux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wuyts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Hoydonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153 (2), pp.295-303. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2007.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field effect of P fertilization on N2 fixation rate of Ulex europaeus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64, pp.875-881. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols du massif forestier des Landes de Gascogne: formation, histoire, propriétés et variabilité spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, LIX (1), pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of forest type on throughfall deposition and seepage flux : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Geudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153 (3), pp.663-674. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-007-0776-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field effect of P fertilization on N$_{2}$ fixation rate of Ulex europaeus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (8), pp.875-881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du fonctionnement actuel des sols forestiers par la méthode des minéraux-tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Berthelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.267-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine root distribution of trees and understory in mature stands of maritime pine (Pinus pinaster) on dry and humid sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 286 (1-2), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-006-9024-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique des sols à l'échelle d'une région naturelle à partir d'une compilation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (1), pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High rates of nitrogen fixation of Ulex species in the understory of maritime pine stands and the potential effect of phosphorus fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.1183-1192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating stemwood nutrient concentration with an increment borer: a potential source of error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 78 (4), pp.451-455. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpi041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tree species on understory vegetation and environmental conditions in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (8), pp.823-831. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2003077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tree species on understory vegetation and environmental conditions in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60, pp.823-831. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2003077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of several common tree species of European temperate forests on soil fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Binkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59, pp.233-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential contribution of the seed bank in coniferous plantations to the restoration of native deciduous forest vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental in situ transformation of vermiculites to study the weathering impact of tree on the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.81-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tree species on soil solutions in acidic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (1), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tree species on soil solutions in acidic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of forest tree species on feldspar weathering rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 96, pp.215-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone dans les forêts françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 52 (sp), pp.139-154. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between forest tree species, stand production and stand nutrient amount</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.313-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between forest tree species, stand production and stand nutrient amount</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Rapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (4), pp.313-324. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (6), pp.293-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (6), pp.293-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tree species on forest soil acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 105, pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir six fonctions écologiques des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées d’Étude des Sols JES 2025 "Sols, fonctions et transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Association Française pour l'Etude du Sol, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traits des essences forestières déterminent la composition de la matière organique du sol en interaction avec le contexte pédoclimatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des 20 ans du réseau RESMO (Matière Organique, Environnement et Société)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESMO, Mar 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols - Impacts de la gestion sur la fertilité et le carbone des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAE, projet Tamobiom (ADEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement des Coopératives Forestières (GCF), Jan 2023, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques et facteurs influençant le stockage de carbone organique dans les sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Climat, Forêt &amp; Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'économie pour le climat (I4CE ; https://www.i4ce.org), Jun 2023, Paris (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest trees species shape the biochemistry of soil organic matter under the control of their associated microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference on the Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify strategies that optimize the carbon sink in forests: &amp;quot;the impossible equation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference DEEPSURF. Introduction session: Carbon Neutrality, When and How</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISITE Lorraine Université, Oct 2022, Nancy (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Ecosystem Fertility in a changing world: Novel concepts, tools and approaches to understand the role of the biogeochemical cycles in tree nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneración natural de Pinus pinaster Ait.. en bosques de dunas atlánticas: factores ambientales y silvicultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guignabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Congresso Forestal Espanol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Espanola de Ciensas Forestales, Jun 2022, Lleida, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Biomass within the energetic transition - a SWOT analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Peyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st DEEPSURF Conference : TOWARDS SOLUTIONS FOR ENERGY AND ECOLOGICAL TRANSITION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted effects of fertilization and understory removal on pine trees growth and soil functioning in southwestern French moorlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing questions about ecosystem nutrition: main concepts and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem nutrition: new approaches to ecosystem nutrition, phosphorus and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DFG, Oct 2021, Freiburg (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage de carbone organique des sols forestiers : analyse quantitative, facteurs de contrôle, possibilités d’action pour un stockage additionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session de l'Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie de l’installation du pin maritime dans les forêts de dune d’Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du projet ECODUNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des sols forestiers - nouvelles connaissances et boîte à outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de l'Association Française de Science du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management and soil organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Green Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission européenne, Oct 2020, Inconnu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses en forêt : des alliés potentiels pour une gestion durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du GIS Pin Maritime du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cestas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les stratégies qui optimisent le puits de carbone des forêts : « l'équation impossible ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "Couper des arbres détruit-il la forêt ? La productivité de la forêt au temps de la transition écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la transition environnementale de l'Alliance Sorbonne Université (SU-ITE), Nov 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water availability and tree diversity on nutrient resorption efficiency in young plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Belleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water supply on the tree biodiversity - soil nutrient availability relationship in forests along the soil profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Courbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gestion forestière sur la sequestration de carbone dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches volontaires du carbone en Europe - Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de pratiques de gestion sylvicole sur l’évolution des stocks de carbone dans les sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle « Carbone et forêt méditerranéenne » de L’association de la forêt et des espaces naturels forestiers méditerranéens (www.foret-mediterraneenne.org)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5433098269609653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a nitrogen fixing shrub introduced as a fertilizer for maritime pine forestry in the south-west of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau RENECOFOR : un outil précieux pour comprendre l’écologie des arbres – cas de la résorption foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26-ième journée annuelle RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet INSENSÉ : « Indicateurs de sensibilité des écosystèmes forestiers soumis à une récolte accrue de biomasse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment préserver les sols forestiers dans un contexte de récolte accrue de bois ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbone dans les sols forestiers : de l'étude des processus aux patrons à l’échelle nationale - enjeux et méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27-ièmes journées de la Recherche - IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer la sensibilité des sols forestiers à une récolte accrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude des Sols (Association Française d'Etude des Sols ; AFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut on déterminer sur le terrain la sensibilité des écosystèmes forestiers à une récolte accrue de biomasse ? Un projet INSENSÉ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage d'expérience DYNAMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Jonzac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de pratiques de gestion sylvicole sur l’évolution des stocks de carbone dans les sols forestiers - De l’étude des mécanismes aux outils opérationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Gestion forestière et carbone : quelles recommandations ? » ; Workshop CNPF-I4CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus x Nitrogen limitation in cropland at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Kvakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSP6 conference "phosphorus in soils and plants"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine seedling survival results from direct and indirect biotic interactions mediated by shrubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guignabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a nitrogen fixing shrub introduced as a fertilizer for maritime pine forestry in the south-west of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference, session "Contribution of functional ecology to forest management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of forestry practices on a leguminous understory shrub and associated N fixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the CAQSIS network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of forest management on organic carbon sequestration in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine root growth, production and morphology of Pinus pinaster and its understory species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida F. Andreasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Physiological Processes in Roots of Woody Plants (WoodyRoot7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques de gestion sylvicole sur l’évolution des stocks de carbone dans les sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment optimiser la contribution des forêts et de la filière bois à l’atténuation du changement climatique ? (séminaire ADEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of nutrient impacts in various ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Water Research; LABEX COTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du Stock des éléments Nutritifs dans l’Ecosystème de Quercus suber de la Mâamora Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boulmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International American Moroccan Agricultural Sciences Conference - AMAS Conference III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable du bois énergie : les projets de R&D multipartenaires autour de la révision du guide ADEME sur l'exportation des menus bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe forêt-bois du CGAAER (Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'effet de la restauration des sols dégradés de la suberaie de la Mâamora par des plantations d'Eucalyptus camaldulensis sur la séquestration de carbone et la fertilité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boulmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International American Moroccan Agricultural Sciences Conference - AMAS Conference III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability issues related to forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Intensification of Planted Forests: How far can we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Biarritz, France. pp.33 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land degradation risks to forests in Aquitaine: emphasis on Pinus pinaster plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORRISK International Workshop on soil degradation risks in planted forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage du carbone dans les sols forestiers dégradés Marocain à l'aide des plantations d'Eucalyptus camaldulensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boulmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Halim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conférence internationale des sols Afro-Méditerranéen sur les sols : contraintes et potentialités pour la gestion durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting slash residues in forests: a sustainable opportunity for the bioenergy sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session on Biomass for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pékin, China. pp.19 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus status of aspen forests and unmanaged grasslands across a gradient of site conditions in Southwestern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Barsukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting "Essentials of Ecosystem Nutrition Analyses". Part of SPP 1685 Ecosystem Nutrition: Forest Strategies for Limited Phosphorus Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current distribution of phosphorus in agricultural soils at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk van Apeldoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sustainable phosphorus summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect control of biological nitrogen fixation by phosphorus availability in terrestrial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Nutrition: Forest Strategies for limited Phosphorus Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois-énergie, exportation des minéraux et lien avec le pouvoir calorifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORêVER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical cycles in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenge - Biogeochemical Cycles in Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, pp.21 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ingrowth bags and ingrowth meshes in root studies: 3 years of data on Pinus pinaster and its understory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida F. Andreasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action FP0803: Belowground carbon turnover in European Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., May 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Franoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bioénergies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Regefor 2013 "La gestion de la fertilité des sols est-elle à un tournant ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralomass and simulated yield by stump removal in root systems of Pinus pinaster in south-west France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action FP0803: Belowground carbon turnover in European Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., May 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Franoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bioénergies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2012, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to get the nutrients into the tree?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researchers and PhD students in Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Parana, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the soil phosphorus dynamics of the ploughed layer under continuous cultivation and pfertilization ploughed layer under continuous cultivation and p fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). Labo/service de l'auteur, Ville service, USA., Dec 2011, San Francisco, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P status, root systems and understory vegetation in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida F. Andreasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Research Tomsk State University. Tomsk, RUS., Jun 2011, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation biogéochimique de la biodisponibilité du phosphore dans les sols forestiers des landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n.c.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecologie Fonctionnelle et Biogéochimie des Sols et Agrosystèmes (1222)., May 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of P status in forest soils: stocks, fluxes and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFG- Workshop: Phosphorus in forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Jun 2010, Berlin, Germany. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based assessment of phosphorus availability in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n.c.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical University Berlin. Berlin, DEU., Jan 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus nutrition of forest trees: the role of the forest floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Phosphorus Dynamics in the Soil-Plant Continuum (ISPDSPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et protection des sols et des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regefor 2009. La forêt face aux défis énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.75 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodisponibilité du phosphore dans les sols forestiers des landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Plant Sciences, Swiss Federal Institute of Technology (ETH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lindau, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of fine roots to fertilization and irrigation in Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jolicoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on dynamics of physiological processes in roots of woody plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bangor, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la fertilisation et de l’irrigation sur le statut P du sol et les activités phosphatases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Ali Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guinberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P availability, fine root properties and functional mycorrhizal diversity across Pinus pinaster stands with different productivity in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 2. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring and autumnal P availability, fine root properties and functional mycorrhizal diversity across Pinus pinaster stands with different productivity in southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Dynamics of Physiological Processes in Roots of Woody Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bangor, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of forest tree species on soil. An in situ experimental approach: The test-minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fertilisation and understory removal on aboveground and belowground carbon stocks in wet and dry moorlands in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants de l’Ecole Doctorale Sciences et Environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Bordeaux (France), France. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1201609;[2]⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des espèces d'arbres et des propriétés du site forestier sur la biochimie de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique de l'Ecole Doctorale SiReNa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du Stock de Carbone dans l’écosystème de Quercus suber de la Maamora Occidentale (Cantons A et B) au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boulmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Halim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès Mondial de l'Association Internationale de Sciences Régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species composition and nutrient uptake drive soil nutrient availability in a temperate podzol, even under contrasted levels of water availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison D Munson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Scolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Liverpool, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aubier et le duramen de chêne sélectionnent des communautés bactériennes taxonomiquement et fonctionnellement différentes au cours de leur décomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mieszkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité taxonomique et fonctionnelle des communautés bactériennes colonisant le duramen et l’aubier du chêne sessile (Quercus petraea) en decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mieszkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XYLOSYLVE : Developpment and evaluation platform of sustainable forest production systems for biomass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pastuszka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel AnaEE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the limitation to world cereal production due to soil phosphorus status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Kvakic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des occupations anciennes du sol sur les communautés fongiques dans les forêts des Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Courtecuisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des occupations anciennes du sol sur les communautés fongiques dans les forêts des Hauts-de-France. Colloque Géohistoire de l’environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du scénario d'exploitation d'Eucalyptus camaldulensis sur la fertilité des sols de la Maamora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boulmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Halim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conférence internationale des sols Afro-Méditerranéen sur les sols : contraintes et potentialités pour la gestion durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marrakech, Maroc. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemistry of P in the southwest of France – case studies from Pinus pinaster forests on sandy podzols sandy soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Ecosystem Behavior: Biogeomon 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bayreuth, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-weight mechanical tools for site preparation in planted or naturally-regenerated forest stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forest Vegetation Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Halmstad, Sweden. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical tools for site preparation in forest plantation: networks of field sites for evaluating and promoting innovative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Forest Engineering Conference (FEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gérardmer, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine root production and morphology of Pinus pinaster along with its understory species (abstract). In-growth Cores vs. In-growth Meshes: a 3 year root study of Pinus pinaster and its understory (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida F. Andreasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International symposium on physiological processes in roots of woody plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nagoya, Japan. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding nutrient limitation in forest ecosystems : contribution of biological processes to soil phosphorus availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climmani and Interface conference " Nutrient constraints on the net carbon balance "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Keflavík, Iceland. , 2 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between phosphorus availability and symbiotic n2 fixation rate in terrestrial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Achat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agu Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of P status in forest soils : stocks, fluxes and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU FAll meeting. Phosphorus : from Geochemistry to Genomes to Global Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and P-solubilizing ability of mycorrhizosphere bacteria associated with Pinus pinaster in the Landes forest ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Prin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guinberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France. n.p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine root density, branching pattern and mycorrhizal diversity across Pinus pinaster stands in south west France: methodology and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 38 Meeting, Roots, mycorrhizas and their external mycelia in carbon dynamics in forest soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Rovaniemi, Finland. n.p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 368 p., 2013, 978-2-86781-874-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acidification dans le massif vosgien. Comprendre les mécanismes et apporter des solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38 p., 2001, 2-7380-0979-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One decade of monitoring the consequences of different forest management alternatives on ecosystem functioning in young plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Domec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070633v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Effects of Understory on Soil Microclimate and Microbial Activity in Two Forest Ecosystems with Contrasting Water Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d’indicateurs. Rapport d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 780 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux agronomiques, techniques et économiques d'une mobilisation accrue des différents gisements de biomasse et de leur transformation en bioénergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du puits de carbone dans les sols forestiers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IGN (Institut National de l’Information Géographique et Forestière). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 1. Comment définir la coupe rase en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; INRAE; IGN; Université de Franche-Comté. 2023, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GERBOISE Gestion Raisonnée de la Récolte de Bois Energie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSENSE : Indicateurs de SENSibilité des Ecosystèmes forestiers soumis à une récolte accrue de biomasse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour une récolte durable de biomasse forestière pour l'énergie - Focus sur les menus bois et les souches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSENSE : Indicateurs de SENSibilité des Ecosystèmes forestiers soumis à une récolte accrue de biomasse. Livret terrain de diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] bordeaux science agro; ONF. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des matières fertilisantes d'origine résiduaire sur les sols à usage agricole ou forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'Agriculture. 2014, 930 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2ème Evaluation du REseau National de suivi à long terme des ECOsystèmes FORestiers (RENECOFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Centre National de la Recherche Scientifique (CNRS); Office National des Forêts (ONF); Université Catholique de Louvain (UCLouvain); Institut Géographique National (IGN); Swiss Federal Institute for Forest Snow and Landscape Research (WSL). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FORSEE : un réseau de zones pilotes pour la gestion durable des forêts de l'Arc Atlantique, Rapport final Aquitaine, partie 1 : synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2007, pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets et arrières effets de l'épandage de boues de station d'épuration sur la qualité des eaux de drainage et des récoltes dans les cultures de maïs des sols d'Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-CRAA--BO1572, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recarbonizing global soils – A technical manual of recommended management practices. Volume 5: Forestry, wetlands, urban soils – Practices overview. Chapter 2. Continuous cover forestry and extended rotations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact de quelques essences forestières sur le fonctionnement biogéochimique et la végétation de sols acides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Henri Poincaré - Nancy 1, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999NAN10235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact de quelques essences forestières sur le fonctionnement biogéochimique et la végétation de sols acides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 1999. Français. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02842299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement biogéochimique d'écosystèmes forestiers de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02820106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des sols – développement d’indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId694"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.270833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent AUGUSTO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7049-6000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">145172015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context dependency of tree diversity effects on standardized substrates decomposition: Role of tree functional composition, mycorrhizal type and climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François‐xavier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.70189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification-driven changes in temperate ecosystem functions: comparison of managed grasslands and tree plantations using a cross-system index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette M.G. Bloor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 182, pp.114489. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récoltes intensives de biomasse et maintien de la fertilité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du Groupe Pin Maritime du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Assumptions of the Tea Bag Index and Their Implications: A Reply to Mori 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith M Sarneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff W Atkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janna M Barel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duddigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (4), pp.e70117. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.70117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread slow growth of acquisitive tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Borelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boča</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 640 (8058), pp.395-401. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-08692-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil secrets and tree tales: an in-depth comparison of carbon storage in mixed and pure stands of pine and birch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 592, pp.122827. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.122827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf economic strategies drive global variation in phosphorus stimulation of terrestrial plant production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin M Zohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Crowther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiguang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.5562. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ectomycorrhizal exploration type” could be a functional trait explaining the spatial distribution of tree symbiotic fungi as a function of forest humus forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mazlouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.203-216. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-024-01146-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading tea leaves worldwide: decoupled drivers of initial litter decomposition mass‐loss rate and stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith M Sarneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariet M Hefting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Sandén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van den Hoogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Routh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), pp.e14415. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.14415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global dataset on phosphorus in agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianjin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Ping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02751-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases en forêt : comment les définir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt &amp; innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water availability is a stronger driver of soil microbial processing of organic nitrogen than tree species composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania L Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns and drivers of phosphorus fractions in natural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianjin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Ping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (19), pp.4147 - 4163. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-4147-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fertilisation and understory removal on aboveground and belowground carbon stocks in wet and dry moorlands in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142 (4), pp.723-737. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-023-01551-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Vegetation Effects on Soil Organic Matter in Forested Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laganière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Allen Hatten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Spielvogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.828701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of soil and vegetation in a warm-temperate Pine forest to intensive biomass harvests, phosphorus fertilisation, and wood ash application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 850, pp.157907. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species identity drives nutrient use efficiency in young mixed‐species plantations, at both high and low water availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania L Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Belleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (8), pp.2069 - 2083. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a global model for soil inorganic phosphorus dynamics: dependence of exchange kinetics and soil bioavailability on soil physicochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying‐ping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Helfenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (3), pp.e2021GB007061. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GB007061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree functional traits, forest biomass, and tree species diversity interact with site properties to drive forest soil carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antra Boča</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1097. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28748-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-field advantage of litter decomposition: from the phyllosphere to the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunmei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire T Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley D Keiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231 (4), pp.1353-1358. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on nitrogen and phosphorus co‐limitation in global croplands from theoretical and modelling fertilization experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Kvakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), pp.e2020GB006915. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GB006915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns and drivers of soil total phosphorus concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianjin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.5831-5846. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-5831-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03660145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understorey-overstorey biotic and nutrient interactions are key factors for Pinus pinaster growth and development under oligotrophic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Puzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (7-8), pp.563-574. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02827581.2021.1992002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for top‐down and bottom‐up drivers of latitudinal trends in insect herbivory in oak trees in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés‐correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.651-665. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak decaying wood harbors taxonomically and functionally different bacterial communities in sapwood and heartwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mieszkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species richness and water availability interact to affect soil microbial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Strukelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de plantes légumineuses en Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Denou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération du pin maritime dans les forêts dunaire d'Aquitaine : un processus complexe et multifactoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guignabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67-68, pp.52-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex biotic interactions mediated by shrubs: Revisiting the stress‐gradient hypothesis and consequences for tree seedling survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guignabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, pp.1341-1350. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a tree mixture and water availability on soil nutrients and extracellular enzyme activities along the soil profile in an experimental forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania L Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Courbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamm Review: Influence of forest management activities on soil organic carbon stocks: A knowledge synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Prescott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa E A Abaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 466, pp.118127. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining partial cutting and direct seeding to overcome regeneration failures in dune forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guignabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 476, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Effect of tree mixtures and water availability on belowground complementarity of fine roots of birch and pine planted on sandy podzol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathina Muessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 457, 1 p. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04801-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des sols forestiers : nouvelles connaissances et boîte à outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pilard-Landeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67-68, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des sols forestiers : nouvelles connaissances et boite à outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pilard-Landeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67-68, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the vegetation-groundwater-stream continuum to understand transformation of biogenic carbon in aquatic systems – A case study based on a pine-maize comparison in a lowland sandy watershed (Landes de Gascogne, SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Deirmendjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 661, pp.613-629. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of forest soil sensitivity to harvesting residues removal – A transfer study of soil science knowledge to forestry practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.512-523. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When plants eat rocks: Functional adaptation of roots on rock outcrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (5), pp.760-761. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercropping N-fixing shrubs in pine plantation forestry as an ecologically sustainable management option</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Puzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 437, pp.175-187. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of climate, soil and plant functional traits during the early decomposition stage of standardized litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bezaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith M. Sarneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, online first (5), pp.1004-1018. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-019-00452-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-ecological controls on dissolved carbon dynamics in groundwater and export to streams in a temperate pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Deirmendjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), pp.669 - 691. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-669-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient remobilization in tree foliage as affected by soil nutrients and leaf life span</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88 (3), pp.408-428. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecm.1300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the nutrient cost of biomass harvesting under different silvicultural and climate scenarios in production forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deshors-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.642-653. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition along productivity gradients: news from heathlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Puzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 187 (1), pp.219-231. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-018-4120-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of management practices and topography on ectomycorrhizal fungi of maritime pine during seedling recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guignabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f9050245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Limitation to World Cereal Production Due To Soil Phosphorus Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Kvakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (1), pp.143 - 157. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GB005754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a dune forest as a filtering ecosystem for water produced by a treatment plant - One decade of environmental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 640-641, pp.849-861. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of Eucalyptus plantations to restore degraded soils in semi-arid Morocco (NW Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boulmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Halim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-017-0652-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus in agricultural soils: drivers of its distribution at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk van Apeldoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Bouwman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (8), pp.3418 - 3432. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil parent material-A major driver of plant nutrient limitations in terrestrial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3808-3824. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les sylvicultures du pin maritime pour connaître et prédire sa productivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ingrowth cores and ingrowth meshes in root studies: 3 years of data on Pinus pinaster and its understory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Andreasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (2), pp.555-570. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-015-1256-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the P value of Siberian soils? Soil phosphorus status in south-western Siberia and comparison with a global data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel A. Barsukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.2493-2509. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-2493-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire complexe de la nutrition des plantes par le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Savoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 379, pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future challenges in coupled C–N–P cycle models for terrestrial ecosystems under global change: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131 (1-2), pp.173-202. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-016-0274-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil properties controlling inorganic phosphorus availability: general results from a national forest network and a global compilation of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Bredoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127 (2), pp.255-272. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-015-0178-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the plant minimal exchangeable potassium of a soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179 (4), pp.584-590. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jpln.201600095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon storage in degraded cork oak (Quercus suber) forests on flat lowlands in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boulmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Halim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.125-137. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor1364-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest soil carbon is threatened by intensive biomass harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, 10 p. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep15991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass and nutrients in tree root systems-sustainable harvesting of an intensively managed Pinus pinaster (Ait.) planted forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcbb.12127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of evergreen gymnosperm and deciduous angiosperm tree species on the functioning of temperate and boreal forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Vesterdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aino Smolander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Prescott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (2), pp.444-466. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak evidence of regeneration habitat but strong evidence of regeneration niche for a leguminous shrub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), 20 p. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying consequences of removing harvesting residues on forest soils and tree growth – A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348, pp.124-141. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of soil nitrogen isotopes across global climate gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph M. Craine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Elmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Troy Baisden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, 8 p. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un préleveur destiné à quantifier les banques de graines des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Niollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des itinéraires sylvicoles et des récoltes : implication pour la durabilité des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.13-30. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ee3c-4577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-dispersal seed predation of gorse (Ulex europaeus) along gradients of light and plant density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (2), pp.268-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité chimique des sols forestiers : concepts de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enigma of the rise of angiosperms: can we untie the knot?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jonathan Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An de Schrijver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (10), pp.1326-1338. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of microbial and physical–chemical processes to phosphorus availability in Podzols and Arenosols under a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 211/212, pp.18-27. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus status of soils from contrasting forested ecosystems in southwestern Siberia: effects of microbiological and physicochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.733-752. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-733-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global assessment of limitation to symbiotic nitrogen fixation by phosphorus availability in terrestrial ecosystems using a meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat D.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (3), pp.804-815. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gbc.20069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of reproductive allocation of a woody species (Ulex europaeus) in response to variation in resource availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (3), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0260-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of understory species to total ecosystem aboveground and belowground biomass in temperate Pinus pinaster Ait. forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianming Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Yauschew Raguenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.38-47. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying-induced changes in phosphorus status of soils with contrasting soil organic matter contents - implications for laboratory approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 187-188, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial processes controlling P availability in forest spodosols as affected by soil depth and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (1), pp.39-48. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour des cendres de bois en forêt : opportunités et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Gardette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.16-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four decades of post-agricultural forest development have caused major redistributions of soil phosphorus fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Vesterdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 169 (1), pp.221-234. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-011-2185-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting available phosphate ions from physical-chemical soil properties in acidic sandy soils under pine forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3), pp.452-466. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-010-0329-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des sols et la durabilité des écosystèmes (partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 315, pp.54-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ‘grey literature’ a reliable source of data to characterize soils at the scale of a region? A case study in a maritime pine forest in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (6), pp.807-822. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01286.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des sols et la durabilité des écosystèmes (partie 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 315, pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing turnover of microbial biomass phosphorus : Combination of an isotopic dilution method with a mass balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (12), pp.2231-2240. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorse seed bank variability in maritime pine stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960258509990237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des essences sur la qualité des sols et la durabilité des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 314, pp.55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying gross mineralisation of P in dead soil organic matter: Testing an isotopic dilution method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (3-4), pp.163-172. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling forest floor contribution to phosphorus supply to maritime pine seedlings in two-layered forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hanert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (6), pp.927-935. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the phosphorus status of P-deficient podzols in temperate pine stands: combining isotopic dilution and extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Dousseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (3), pp.183-200. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-008-9283-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest floor contribution to phosphorus nutrition: experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (5), pp.510. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of nutrient content of woody plants using allometric relationships: quantifying the difference between concentration values from the literature and actuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Lavaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (4), pp.463-477. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpp019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of fertilization experiments on Pinus pinaster in Southwest France: the importance of phosphorus as a fertilizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Merzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (5), pp.390-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of fine roots to annual fertilization and irrigation in a 13-year-old Pinus pinaster stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jolicoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp.229-238. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpn020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floristic and ecological differences between recent and ancient forests growing on non-acidic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sciama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Moares Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258 (5), pp.600-608. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2009.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood ash applications to temperate forest ecosystems-potential and drawbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 306 (1-2), pp.181-198. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9570-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vegetation type on throughfall deposition and seepage flux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wuyts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Hoydonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153 (2), pp.295-303. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2007.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving models of forest nutrient export with equations that predict the nutrient concentration of tree compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (8), pp.808. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2008059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving models of forest nutrient export with equations that predict the nutrient concentration of tree compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Porté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (8), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols du massif forestier des Landes de Gascogne: formation, histoire, propriétés et variabilité spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, LIX (1), pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of forest type on throughfall deposition and seepage flux : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Geudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153 (3), pp.663-674. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-007-0776-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field effect of P fertilization on N2 fixation rate of Ulex europaeus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64, pp.875-881. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field effect of P fertilization on N$_{2}$ fixation rate of Ulex europaeus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (8), pp.875-881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du fonctionnement actuel des sols forestiers par la méthode des minéraux-tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Berthelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.267-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine root distribution of trees and understory in mature stands of maritime pine (Pinus pinaster) on dry and humid sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 286 (1-2), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-006-9024-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique des sols à l'échelle d'une région naturelle à partir d'une compilation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (1), pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating stemwood nutrient concentration with an increment borer: a potential source of error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 78 (4), pp.451-455. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpi041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High rates of nitrogen fixation of Ulex species in the understory of maritime pine stands and the potential effect of phosphorus fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.1183-1192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tree species on understory vegetation and environmental conditions in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60, pp.823-831. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2003077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tree species on understory vegetation and environmental conditions in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (8), pp.823-831. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2003077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of several common tree species of European temperate forests on soil fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Binkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59, pp.233-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental in situ transformation of vermiculites to study the weathering impact of tree on the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.81-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential contribution of the seed bank in coniferous plantations to the restoration of native deciduous forest vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tree species on soil solutions in acidic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (1), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tree species on soil solutions in acidic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of forest tree species on feldspar weathering rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 96, pp.215-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone dans les forêts françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 52 (sp), pp.139-154. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between forest tree species, stand production and stand nutrient amount</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.313-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between forest tree species, stand production and stand nutrient amount</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Rapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (4), pp.313-324. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (6), pp.293-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (6), pp.293-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tree species on forest soil acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 105, pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir six fonctions écologiques des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées d’Étude des Sols JES 2025 "Sols, fonctions et transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Association Française pour l'Etude du Sol, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traits des essences forestières déterminent la composition de la matière organique du sol en interaction avec le contexte pédoclimatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des 20 ans du réseau RESMO (Matière Organique, Environnement et Société)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESMO, Mar 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques et facteurs influençant le stockage de carbone organique dans les sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Climat, Forêt &amp; Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'économie pour le climat (I4CE ; https://www.i4ce.org), Jun 2023, Paris (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols - Impacts de la gestion sur la fertilité et le carbone des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAE, projet Tamobiom (ADEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement des Coopératives Forestières (GCF), Jan 2023, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest trees species shape the biochemistry of soil organic matter under the control of their associated microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference on the Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Ecosystem Fertility in a changing world: Novel concepts, tools and approaches to understand the role of the biogeochemical cycles in tree nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify strategies that optimize the carbon sink in forests: &amp;quot;the impossible equation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference DEEPSURF. Introduction session: Carbon Neutrality, When and How</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISITE Lorraine Université, Oct 2022, Nancy (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneración natural de Pinus pinaster Ait.. en bosques de dunas atlánticas: factores ambientales y silvicultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guignabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Congresso Forestal Espanol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Espanola de Ciensas Forestales, Jun 2022, Lleida, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing questions about ecosystem nutrition: main concepts and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem nutrition: new approaches to ecosystem nutrition, phosphorus and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DFG, Oct 2021, Freiburg (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage de carbone organique des sols forestiers : analyse quantitative, facteurs de contrôle, possibilités d’action pour un stockage additionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session de l'Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Biomass within the energetic transition - a SWOT analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Peyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st DEEPSURF Conference : TOWARDS SOLUTIONS FOR ENERGY AND ECOLOGICAL TRANSITION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted effects of fertilization and understory removal on pine trees growth and soil functioning in southwestern French moorlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des sols forestiers - nouvelles connaissances et boîte à outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de l'Association Française de Science du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management and soil organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Green Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission européenne, Oct 2020, Inconnu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses en forêt : des alliés potentiels pour une gestion durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du GIS Pin Maritime du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cestas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les stratégies qui optimisent le puits de carbone des forêts : « l'équation impossible ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "Couper des arbres détruit-il la forêt ? La productivité de la forêt au temps de la transition écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la transition environnementale de l'Alliance Sorbonne Université (SU-ITE), Nov 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water availability and tree diversity on nutrient resorption efficiency in young plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Belleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie de l’installation du pin maritime dans les forêts de dune d’Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du projet ECODUNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water supply on the tree biodiversity - soil nutrient availability relationship in forests along the soil profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Courbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gestion forestière sur la sequestration de carbone dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches volontaires du carbone en Europe - Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de pratiques de gestion sylvicole sur l’évolution des stocks de carbone dans les sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle « Carbone et forêt méditerranéenne » de L’association de la forêt et des espaces naturels forestiers méditerranéens (www.foret-mediterraneenne.org)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5433098269609653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer la sensibilité des sols forestiers à une récolte accrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude des Sols (Association Française d'Etude des Sols ; AFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut on déterminer sur le terrain la sensibilité des écosystèmes forestiers à une récolte accrue de biomasse ? Un projet INSENSÉ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage d'expérience DYNAMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Jonzac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de pratiques de gestion sylvicole sur l’évolution des stocks de carbone dans les sols forestiers - De l’étude des mécanismes aux outils opérationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Gestion forestière et carbone : quelles recommandations ? » ; Workshop CNPF-I4CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbone dans les sols forestiers : de l'étude des processus aux patrons à l’échelle nationale - enjeux et méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27-ièmes journées de la Recherche - IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus x Nitrogen limitation in cropland at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Kvakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSP6 conference "phosphorus in soils and plants"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine seedling survival results from direct and indirect biotic interactions mediated by shrubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guignabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a nitrogen fixing shrub introduced as a fertilizer for maritime pine forestry in the south-west of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference, session "Contribution of functional ecology to forest management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a nitrogen fixing shrub introduced as a fertilizer for maritime pine forestry in the south-west of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet INSENSÉ : « Indicateurs de sensibilité des écosystèmes forestiers soumis à une récolte accrue de biomasse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment préserver les sols forestiers dans un contexte de récolte accrue de bois ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau RENECOFOR : un outil précieux pour comprendre l’écologie des arbres – cas de la résorption foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26-ième journée annuelle RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine root growth, production and morphology of Pinus pinaster and its understory species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida F. Andreasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Physiological Processes in Roots of Woody Plants (WoodyRoot7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of forest management on organic carbon sequestration in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques de gestion sylvicole sur l’évolution des stocks de carbone dans les sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment optimiser la contribution des forêts et de la filière bois à l’atténuation du changement climatique ? (séminaire ADEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of forestry practices on a leguminous understory shrub and associated N fixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the CAQSIS network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du Stock des éléments Nutritifs dans l’Ecosystème de Quercus suber de la Mâamora Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boulmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International American Moroccan Agricultural Sciences Conference - AMAS Conference III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable du bois énergie : les projets de R&D multipartenaires autour de la révision du guide ADEME sur l'exportation des menus bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe forêt-bois du CGAAER (Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'effet de la restauration des sols dégradés de la suberaie de la Mâamora par des plantations d'Eucalyptus camaldulensis sur la séquestration de carbone et la fertilité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boulmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International American Moroccan Agricultural Sciences Conference - AMAS Conference III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability issues related to forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Intensification of Planted Forests: How far can we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Biarritz, France. pp.33 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of nutrient impacts in various ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Water Research; LABEX COTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage du carbone dans les sols forestiers dégradés Marocain à l'aide des plantations d'Eucalyptus camaldulensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boulmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Halim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conférence internationale des sols Afro-Méditerranéen sur les sols : contraintes et potentialités pour la gestion durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land degradation risks to forests in Aquitaine: emphasis on Pinus pinaster plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORRISK International Workshop on soil degradation risks in planted forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting slash residues in forests: a sustainable opportunity for the bioenergy sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session on Biomass for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pékin, China. pp.19 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus status of aspen forests and unmanaged grasslands across a gradient of site conditions in Southwestern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Barsukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting "Essentials of Ecosystem Nutrition Analyses". Part of SPP 1685 Ecosystem Nutrition: Forest Strategies for Limited Phosphorus Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect control of biological nitrogen fixation by phosphorus availability in terrestrial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Nutrition: Forest Strategies for limited Phosphorus Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current distribution of phosphorus in agricultural soils at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk van Apeldoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sustainable phosphorus summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois-énergie, exportation des minéraux et lien avec le pouvoir calorifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORêVER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical cycles in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenge - Biogeochemical Cycles in Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, pp.21 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ingrowth bags and ingrowth meshes in root studies: 3 years of data on Pinus pinaster and its understory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida F. Andreasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action FP0803: Belowground carbon turnover in European Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., May 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Franoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bioénergies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Regefor 2013 "La gestion de la fertilité des sols est-elle à un tournant ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralomass and simulated yield by stump removal in root systems of Pinus pinaster in south-west France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action FP0803: Belowground carbon turnover in European Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., May 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to get the nutrients into the tree?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researchers and PhD students in Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Parana, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Franoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bioénergies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2012, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the soil phosphorus dynamics of the ploughed layer under continuous cultivation and pfertilization ploughed layer under continuous cultivation and p fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). Labo/service de l'auteur, Ville service, USA., Dec 2011, San Francisco, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P status, root systems and understory vegetation in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida F. Andreasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Research Tomsk State University. Tomsk, RUS., Jun 2011, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation biogéochimique de la biodisponibilité du phosphore dans les sols forestiers des landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n.c.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecologie Fonctionnelle et Biogéochimie des Sols et Agrosystèmes (1222)., May 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based assessment of phosphorus availability in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n.c.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical University Berlin. Berlin, DEU., Jan 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of P status in forest soils: stocks, fluxes and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFG- Workshop: Phosphorus in forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Jun 2010, Berlin, Germany. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus nutrition of forest trees: the role of the forest floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Phosphorus Dynamics in the Soil-Plant Continuum (ISPDSPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et protection des sols et des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regefor 2009. La forêt face aux défis énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.75 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodisponibilité du phosphore dans les sols forestiers des landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Plant Sciences, Swiss Federal Institute of Technology (ETH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lindau, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la fertilisation et de l’irrigation sur le statut P du sol et les activités phosphatases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Ali Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guinberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P availability, fine root properties and functional mycorrhizal diversity across Pinus pinaster stands with different productivity in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 2. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring and autumnal P availability, fine root properties and functional mycorrhizal diversity across Pinus pinaster stands with different productivity in southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Dynamics of Physiological Processes in Roots of Woody Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bangor, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of fine roots to fertilization and irrigation in Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jolicoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on dynamics of physiological processes in roots of woody plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bangor, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of forest tree species on soil. An in situ experimental approach: The test-minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fertilisation and understory removal on aboveground and belowground carbon stocks in wet and dry moorlands in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants de l’Ecole Doctorale Sciences et Environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Bordeaux (France), France. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1201609;[2]⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des espèces d'arbres et des propriétés du site forestier sur la biochimie de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique de l'Ecole Doctorale SiReNa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du Stock de Carbone dans l’écosystème de Quercus suber de la Maamora Occidentale (Cantons A et B) au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boulmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Halim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès Mondial de l'Association Internationale de Sciences Régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species composition and nutrient uptake drive soil nutrient availability in a temperate podzol, even under contrasted levels of water availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison D Munson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Scolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Liverpool, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aubier et le duramen de chêne sélectionnent des communautés bactériennes taxonomiquement et fonctionnellement différentes au cours de leur décomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mieszkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité taxonomique et fonctionnelle des communautés bactériennes colonisant le duramen et l’aubier du chêne sessile (Quercus petraea) en decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mieszkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XYLOSYLVE : Developpment and evaluation platform of sustainable forest production systems for biomass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pastuszka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel AnaEE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the limitation to world cereal production due to soil phosphorus status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Kvakic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des occupations anciennes du sol sur les communautés fongiques dans les forêts des Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Courtecuisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des occupations anciennes du sol sur les communautés fongiques dans les forêts des Hauts-de-France. Colloque Géohistoire de l’environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du scénario d'exploitation d'Eucalyptus camaldulensis sur la fertilité des sols de la Maamora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boulmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Halim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conférence internationale des sols Afro-Méditerranéen sur les sols : contraintes et potentialités pour la gestion durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marrakech, Maroc. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical tools for site preparation in forest plantation: networks of field sites for evaluating and promoting innovative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Forest Engineering Conference (FEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gérardmer, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine root production and morphology of Pinus pinaster along with its understory species (abstract). In-growth Cores vs. In-growth Meshes: a 3 year root study of Pinus pinaster and its understory (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida F. Andreasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International symposium on physiological processes in roots of woody plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nagoya, Japan. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-weight mechanical tools for site preparation in planted or naturally-regenerated forest stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forest Vegetation Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Halmstad, Sweden. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemistry of P in the southwest of France – case studies from Pinus pinaster forests on sandy podzols sandy soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Ecosystem Behavior: Biogeomon 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bayreuth, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding nutrient limitation in forest ecosystems : contribution of biological processes to soil phosphorus availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climmani and Interface conference " Nutrient constraints on the net carbon balance "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Keflavík, Iceland. , 2 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between phosphorus availability and symbiotic n2 fixation rate in terrestrial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Achat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agu Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of P status in forest soils : stocks, fluxes and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU FAll meeting. Phosphorus : from Geochemistry to Genomes to Global Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and P-solubilizing ability of mycorrhizosphere bacteria associated with Pinus pinaster in the Landes forest ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Prin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guinberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France. n.p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine root density, branching pattern and mycorrhizal diversity across Pinus pinaster stands in south west France: methodology and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 38 Meeting, Roots, mycorrhizas and their external mycelia in carbon dynamics in forest soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Rovaniemi, Finland. n.p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 368 p., 2013, 978-2-86781-874-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acidification dans le massif vosgien. Comprendre les mécanismes et apporter des solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38 p., 2001, 2-7380-0979-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One decade of monitoring the consequences of different forest management alternatives on ecosystem functioning in young plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Domec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070633v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Effects of Understory on Soil Microclimate and Microbial Activity in Two Forest Ecosystems with Contrasting Water Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d’indicateurs. Rapport d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 780 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux agronomiques, techniques et économiques d'une mobilisation accrue des différents gisements de biomasse et de leur transformation en bioénergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du puits de carbone dans les sols forestiers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IGN (Institut National de l’Information Géographique et Forestière). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 1. Comment définir la coupe rase en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; INRAE; IGN; Université de Franche-Comté. 2023, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSENSE : Indicateurs de SENSibilité des Ecosystèmes forestiers soumis à une récolte accrue de biomasse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour une récolte durable de biomasse forestière pour l'énergie - Focus sur les menus bois et les souches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSENSE : Indicateurs de SENSibilité des Ecosystèmes forestiers soumis à une récolte accrue de biomasse. Livret terrain de diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] bordeaux science agro; ONF. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GERBOISE Gestion Raisonnée de la Récolte de Bois Energie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des matières fertilisantes d'origine résiduaire sur les sols à usage agricole ou forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'Agriculture. 2014, 930 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2ème Evaluation du REseau National de suivi à long terme des ECOsystèmes FORestiers (RENECOFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Centre National de la Recherche Scientifique (CNRS); Office National des Forêts (ONF); Université Catholique de Louvain (UCLouvain); Institut Géographique National (IGN); Swiss Federal Institute for Forest Snow and Landscape Research (WSL). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FORSEE : un réseau de zones pilotes pour la gestion durable des forêts de l'Arc Atlantique, Rapport final Aquitaine, partie 1 : synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2007, pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets et arrières effets de l'épandage de boues de station d'épuration sur la qualité des eaux de drainage et des récoltes dans les cultures de maïs des sols d'Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-CRAA--BO1572, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recarbonizing global soils – A technical manual of recommended management practices. Volume 5: Forestry, wetlands, urban soils – Practices overview. Chapter 2. Continuous cover forestry and extended rotations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact de quelques essences forestières sur le fonctionnement biogéochimique et la végétation de sols acides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Henri Poincaré - Nancy 1, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999NAN10235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact de quelques essences forestières sur le fonctionnement biogéochimique et la végétation de sols acides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 1999. Français. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02842299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement biogéochimique d'écosystèmes forestiers de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02820106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des sols – développement d’indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId694"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22033517"/>
+    <w:nsid w:val="514664B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-augusto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7049-6000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145172015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358193v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Joly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chahine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70189" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M.G. Bloor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114489" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin M Zohner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Crowther" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiguang Feng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60633-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M Sarneel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W Atkins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna M Barel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duddigan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70117" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fraysse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#269;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08692-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Altinalmazis-Kondylis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122827" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01146-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariet M Hefting" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Sand&#233;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Routh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ringeval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Demay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjin He" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ping Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02751-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bakker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-023-01551-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L Maxwell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wanek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13350" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4147-2023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627098v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antra Bo&#269;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28748-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagani&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Allen Hatten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Spielvogel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.828701" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beaumont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157907" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Parker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Belleau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14109" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying&#8208;ping Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Helfenstein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007061" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123128v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vidal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Puzos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827581.2021.1992002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267667v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunmei Lin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley D Keiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17475" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235586v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kvaki&#263;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006915" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660145v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingping Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-5831-2021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s&#8208;correcher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13244" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195736v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mieszkin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambrot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108160" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Strukelj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Parker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Khlifa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108180" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565768v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Denou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pilard-Landeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642824v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guignabert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maugard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611068v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13641" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947095v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Courbineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107864" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093791v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathina Muessig" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04801-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613724v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Mayer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Prescott" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa E A Abaker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118127" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915058v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118466" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642837v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Durante" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Br&#233;doire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104943v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Deirmendjian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.152" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623798v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13325" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620107v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. Vidal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.01.023" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618680v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Sarneel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00452-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625682v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1300" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832165v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-669-2018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868801v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshors-Picart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.06.047" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625144v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4120-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621214v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald Bakker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f9050245" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806792v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GB005754" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623348v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Reynaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.263" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608410v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13691" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608372v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boulmane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Oubrahim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Halim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0652-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708836v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Apeldoorn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Bouwman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13618" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631934v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201600095" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VL4R1PS1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632283v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor1364-008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522977v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Andreasson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1256-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603670v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632573v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A. Barsukov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2493-2016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631747v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638069v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallet-Budynek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0274-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512131v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bredoire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-015-0178-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635164v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Craine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Elmore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Troy Baisden" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08280" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594440v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15991" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592634v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12127" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635285v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An de Schrijver" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Vesterdal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Smolander" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12119" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B74BPMDC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629919v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130886" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639245v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.03.042" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7ZWBF32-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630212v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Niollet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632901v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Canteloup" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ee3c-4577" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01093443v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594244v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Hansson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56556" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635343v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonathan Davies" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12323" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646792v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Xue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Yauschew Raguenes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.10.026" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNWXF8HX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645406v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651178v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-733-2013" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649952v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat D.L." TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20069" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834280v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0260-x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648276v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.04.014" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.09.007" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XQTKL2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642083v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Micheneau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Gardette" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650056v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hansen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2185-8" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-137JB43Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644025v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0329-9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCKDWN75-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661187v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hanert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.12.017" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663183v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gelhaye" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffrain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656148v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667955v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01286.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-93NHT6VK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667318v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.08.023" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDC5VDLP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664761v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathieu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258509990237" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/575C79A1F86CCA34E19D068300B8BD1126EDCE58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661179v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662403v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.04.027" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663717v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dousseron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-008-9283-7" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LM1TZ864-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883530v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009039" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662365v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Lavaissi&#232;re" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpp019" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661899v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Merzeau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664298v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jolicoeur" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpn020" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667481v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sciama" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzales" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conception Moares Dominguez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.04.027" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTMJQC6N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660993v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008059" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883425v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Port&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657318v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9570-z" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99367D66BC904B59B5CB7604BE0DE473878F4A97/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665806v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Schrijver" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Staelens" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wuyts" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Hoydonck" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Janssen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.08.025" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWC21T0L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665926v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cavard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007066" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665323v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659411v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Geudens" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Staelens" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mertens" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-007-0776-1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4239F176B8947F9896573254BCC854E3419C580C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884138v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664220v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berthelin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668986v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-006-9024-4" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RM3W8QHD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667502v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Flot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676522v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crampon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681301v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpi041" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883757v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003077" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670557v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679797v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Pignard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thimonier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677150v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Binkley" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rothe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680232v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674305v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883657v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001102" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675107v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690035v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443385v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5399" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691153v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponette" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapp" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883315v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rapp" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000122" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699244v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579746v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thimonier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687779v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195897v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642971v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642914v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642944v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712383v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Dignac" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felbacq" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642886v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195784v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643002v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642478v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Peyron" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525849v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642869v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657040v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194670v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194926v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194988v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194637v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194682v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194972v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maxwell" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738334v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194568v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194601v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736743v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193746v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193840v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bronner" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194979v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194974v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193717v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194508v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194934v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194954v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788930v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194985v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193706v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736827v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida F. Andreasson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194976v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194989v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194943v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidi" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194987v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piat" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194946v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrani" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793815v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237186v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799298v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793989v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Achat" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bilot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742438v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Barsukov" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740346v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Yang" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796497v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796624v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804837v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749341v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809682v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Genet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H. Wernsdorfer" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Franoux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807401v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748237v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807755v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802980v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803886v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810028v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814369v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820464v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818787v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753459v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820735v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812893v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815533v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822146v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Ali Muhammad" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guinberteau" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756501v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821961v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767864v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642984v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1201609;[2]" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712384v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712388v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547503v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison D Munson" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Scolan" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194922v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340841v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Richet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791222v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786085v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kvakic" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194918v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Courtecuisse" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799297v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740712v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801235v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wehrlen" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duez" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dassot" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Gibaud" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801444v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Piat" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799404v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601692v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811357v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810066v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822526v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815342v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Domergue" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waseem" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814725v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810765v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829551v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nancy.inra.fr/acidification/index.html" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070633v3" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Domec" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859674v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530404v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643022v2" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851907v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609993v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cacot" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleuze" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023040v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608560v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023023v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810197v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Farcy" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589805v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouineau" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833407v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plenet" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tauzin" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chassin" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643055v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Par&#233;" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747470v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN10235" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842299v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820106v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643322v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-augusto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7049-6000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145172015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358193v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Joly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chahine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70189" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M.G. Bloor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114489" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fraysse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M Sarneel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W Atkins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna M Barel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duddigan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70117" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017825v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#269;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08692-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111798v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Altinalmazis-Kondylis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin M Zohner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Crowther" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiguang Feng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60633-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01146-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariet M Hefting" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Sand&#233;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Routh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ringeval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Demay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjin He" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ping Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02751-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L Maxwell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wanek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13350" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4147-2023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bakker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-023-01551-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552098v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagani&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Allen Hatten" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Spielvogel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.828701" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763508v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beaumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157907" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745508v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Parker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Belleau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14109" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying&#8208;ping Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Helfenstein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antra Bo&#269;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28748-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunmei Lin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley D Keiser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17475" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235586v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kvaki&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006915" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660145v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingping Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-5831-2021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123128v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vidal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Puzos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827581.2021.1992002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s&#8208;correcher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13244" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195736v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mieszkin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambrot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108160" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Strukelj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Parker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Khlifa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108180" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565768v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Denou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guignabert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maugard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13641" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947095v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Courbineau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107864" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Mayer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Prescott" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa E A Abaker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118127" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915058v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118466" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093791v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathina Muessig" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04801-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642837v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pilard-Landeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676544v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104943v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Deirmendjian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.152" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622305v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Durante" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Br&#233;doire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.035" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623798v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13325" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620107v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. Vidal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.01.023" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618680v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Sarneel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00452-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-669-2018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625682v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1300" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868801v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshors-Picart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.06.047" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625144v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4120-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621214v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald Bakker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f9050245" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806792v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GB005754" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623348v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Reynaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.263" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608372v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boulmane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Oubrahim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Halim" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0652-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708836v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Apeldoorn" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Bouwman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13618" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13691" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603670v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522977v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Andreasson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1256-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632573v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A. Barsukov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2493-2016" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631747v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638069v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallet-Budynek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0274-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512131v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bredoire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-015-0178-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631934v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201600095" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VL4R1PS1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor1364-008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594440v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15991" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592634v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12127" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635285v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An de Schrijver" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Vesterdal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Smolander" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12119" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B74BPMDC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629919v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130886" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639245v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.03.042" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7ZWBF32-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635164v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Craine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Elmore" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Troy Baisden" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08280" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630212v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Niollet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632901v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Canteloup" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ee3c-4577" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01093443v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594244v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Hansson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56556" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635343v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonathan Davies" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12323" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645406v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651178v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-733-2013" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649952v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat D.L." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20069" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834280v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0260-x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646792v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Xue" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Yauschew Raguenes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.10.026" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNWXF8HX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648276v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.04.014" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.09.007" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XQTKL2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642083v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Micheneau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Gardette" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650056v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hansen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2185-8" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-137JB43Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644025v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0329-9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCKDWN75-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656148v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gelhaye" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffrain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667955v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01286.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-93NHT6VK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663183v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667318v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.08.023" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDC5VDLP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664761v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathieu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258509990237" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/575C79A1F86CCA34E19D068300B8BD1126EDCE58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661179v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662403v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.04.027" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661187v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hanert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.12.017" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663717v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dousseron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-008-9283-7" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LM1TZ864-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883530v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009039" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662365v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Lavaissi&#232;re" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpp019" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661899v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Merzeau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664298v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jolicoeur" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpn020" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667481v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sciama" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzales" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conception Moares Dominguez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.04.027" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTMJQC6N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657318v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9570-z" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99367D66BC904B59B5CB7604BE0DE473878F4A97/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665806v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Schrijver" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Staelens" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wuyts" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Hoydonck" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Janssen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.08.025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWC21T0L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660993v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008059" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883425v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Port&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665323v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659411v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Geudens" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Staelens" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mertens" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-007-0776-1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4239F176B8947F9896573254BCC854E3419C580C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665926v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cavard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007066" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884138v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664220v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berthelin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668986v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-006-9024-4" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RM3W8QHD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667502v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Flot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681301v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpi041" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676522v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crampon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670557v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003077" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883757v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679797v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Pignard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thimonier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677150v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Binkley" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rothe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674305v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnaud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680232v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883657v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001102" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675107v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690035v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443385v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5399" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691153v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponette" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapp" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883315v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rapp" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000122" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699244v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579746v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thimonier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687779v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195897v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642971v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642944v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642914v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712383v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Dignac" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felbacq" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195784v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642886v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643002v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642869v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657040v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642478v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andre" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Peyron" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525849v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194926v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194988v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194637v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194682v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194972v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maxwell" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194670v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738334v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194568v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194601v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194974v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193717v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194508v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194979v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194934v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194954v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788930v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736743v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193840v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bronner" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193746v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736827v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida F. Andreasson" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193706v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194976v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194985v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194943v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194987v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piat" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194946v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrani" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793815v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194989v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799298v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237186v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793989v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Achat" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bilot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742438v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Barsukov" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796497v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740346v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Yang" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796624v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804837v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749341v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809682v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Genet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H. Wernsdorfer" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Franoux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807401v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748237v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802980v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807755v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803886v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810028v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814369v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818787v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820464v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753459v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820735v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812893v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822146v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Ali Muhammad" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guinberteau" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756501v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821961v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815533v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767864v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642984v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1201609;[2]" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712384v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712388v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547503v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison D Munson" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Scolan" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194922v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340841v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Richet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791222v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786085v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kvakic" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194918v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Courtecuisse" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799297v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801444v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Gibaud" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Piat" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girard" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799404v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801235v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wehrlen" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duez" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dassot" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740712v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601692v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811357v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810066v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822526v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815342v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Domergue" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waseem" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814725v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810765v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829551v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nancy.inra.fr/acidification/index.html" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070633v3" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Domec" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859674v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530404v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643022v2" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851907v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023040v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608560v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cacot" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023023v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609993v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleuze" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810197v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Farcy" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589805v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouineau" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833407v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plenet" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tauzin" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chassin" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643055v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Par&#233;" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747470v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN10235" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842299v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820106v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643322v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>