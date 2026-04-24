--- v0 (2026-03-07)
+++ v1 (2026-04-24)
@@ -354,51 +354,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature homoepitaxy of GaN structures by Vapor Liquid Solid transport</w:t>
+                <w:t xml:space="preserve">Highly Mg-doped GaN dots and films grown by VLS transport at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaud</w:t>
@@ -433,362 +433,362 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 467, pp.18 - 28. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615173v1</w:t>
+                <w:t xml:space="preserve">hal-01615198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the localization phenomenon in quaternary BInGaAs/GaAs for optoelectronic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassen Maaref</w:t>
+                <w:t xml:space="preserve">Low temperature homoepitaxy of GaN structures by Vapor Liquid Solid transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.10.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 467, pp.18 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285807v1</w:t>
+                <w:t xml:space="preserve">hal-01615173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Mg-doped GaN dots and films grown by VLS transport at low temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
+                <w:t xml:space="preserve">Investigation of the localization phenomenon in quaternary BInGaAs/GaAs for optoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hidouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhia Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.386-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01615198v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSE investigation of the thermal effect on band gap energy and thermodynamic parameters of BInGaAs/GaAs Single Quantum Well</w:t>
               </w:r>
@@ -916,77 +916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of photoluminescence temperature and growth parameter on the exciton localized in B x Ga 1-x As/GaAs epilayers grown by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1046,103 +1046,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical study of BInGaAs/GaAs quantum wells grown by MOVPE emitting above 1.1eV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhia Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Maaref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 149, pp.5-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1176,64 +1176,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized state exciton model investigation of B-content effect on optical properties of BGaAs/GaAs epilayers grown by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1666,407 +1666,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence properties and high resolution x-ray diffraction investigation of BInGaAs/GaAs grown by the metalorganic vapour phase epitaxy method</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of 3C-SiC growth on Si(111) by vapor-liquid-solid transport using a SiGe liquid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rodriguez</w:t>
+                <w:t xml:space="preserve">S. Berckmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 112, pp.063109/1-063109/5</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 354, pp.119-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116036v1</w:t>
+                <w:t xml:space="preserve">hal-01116034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried selective growth of p-doped SiC by VLS epitaxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berckmans</w:t>
+                <w:t xml:space="preserve">Photoluminescence properties and high resolution x-ray diffraction investigation of BInGaAs/GaAs grown by the metalorganic vapour phase epitaxy method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112, pp.063109/1-063109/5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803061v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 3C-SiC growth on Si(111) by vapor-liquid-solid transport using a SiGe liquid phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buried selective growth of p-doped SiC by VLS epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berckmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Berckmans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Auvray</w:t>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ferro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Soulière</w:t>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 717-720, pp.169-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116034v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropipe-induced birefringence in 6H silicon carbide</w:t>
               </w:r>
@@ -2194,51 +2194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2353,51 +2353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2689,51 +2689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of boron surface enrichment on the growth mode of BGaAs epilayers grown on GaAs by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2810,51 +2810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterization of BGaAs and BInGaAs epilayers on GaAs by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3050,1627 +3050,1627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of Poly-SiC Substrates with Large Grains for Wafer-Bonding</w:t>
+                <w:t xml:space="preserve">Investigation of both interface states spectrum and deep oxide states from differential isothermal transient spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Chichignoud</w:t>
+                <w:t xml:space="preserve">P. Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+                <w:t xml:space="preserve">O. Salicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Anikin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (6), pp.885-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2006.10.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.527-529.71⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417197v1</w:t>
+                <w:t xml:space="preserve">hal-05313966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of both interface states spectrum and deep oxide states from differential isothermal transient spectroscopy</w:t>
+                <w:t xml:space="preserve">Processing of Poly-SiC Substrates with Large Grains for Wafer-Bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Muret</w:t>
+                <w:t xml:space="preserve">Guy Chichignoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Salicio</w:t>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dubourdieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mikhail Anikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2006.10.042⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 527-529, pp. 71-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.527-529.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313966v1</w:t>
+                <w:t xml:space="preserve">hal-00417197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Optical Characterization Study of Highly p-Type Doped SiC:Al Wafers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed liquid-injection MOCVD of high-K oxides for advanced semiconductor technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J. Wellmann</w:t>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Müller</w:t>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pons</w:t>
+                <w:t xml:space="preserve">M. Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Thuaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Crisci</w:t>
+                <w:t xml:space="preserve">J. P. Senateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/0-87849-963-6.393⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, B118 (1-3), pp.105-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2004.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334316v1</w:t>
+                <w:t xml:space="preserve">hal-00012501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the Supersaturation in the CF-PVT Process for the Growth of Silicon Carbide Crystals: Research and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-Optical Characterization Study of Highly p-Type Doped SiC:Al Wafers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Wellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">Ralf Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Ucar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Auvray</w:t>
+                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Baillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Pons</w:t>
+                <w:t xml:space="preserve">Aurélie Thuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg050009i⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 483?485, pp. 393-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/0-87849-963-6.393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118809v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00334316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical mapping of aluminum doped p-type SiC wafers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of the Supersaturation in the CF-PVT Process for the Growth of Silicon Carbide Crystals: Research and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Künecke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ralf Müller</w:t>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sakwe</w:t>
+                <w:t xml:space="preserve">Magali Ucar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.200460436⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (4), pp.1539-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg050009i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00386442v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed liquid-injection MOCVD of high-K oxides for advanced semiconductor technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+                <w:t xml:space="preserve">Optical mapping of aluminum doped p-type SiC wafers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Wellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
+                <w:t xml:space="preserve">T. Straubinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+                <w:t xml:space="preserve">U. Künecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Audier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. P. Senateur</w:t>
+                <w:t xml:space="preserve">S. Sakwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202 (4), pp. 598-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200460436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2004.12.019⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012501v1</w:t>
+                <w:t xml:space="preserve">hal-00386442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of atomic ordering in In0.53Ga0.47As/InP: a comparison between trimethylarsenic and arsine</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical characterization of SrTiO3 thin films deposited on Si(001) substrate by liquid injection MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Marty</w:t>
+                <w:t xml:space="preserve">J. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lhostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Militaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72 (1-4), pp.310-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2004.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118229v1</w:t>
+                <w:t xml:space="preserve">hal-05313915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of thick 2-inch 4H-SiC layers grown by the Continuous Feed - Physical Vapor Transport method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Balloud</w:t>
+                <w:t xml:space="preserve">Optical investigation of GaAs1-xNx/GaAs heterostructure properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcin Zielinski</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 241, pp.428-433</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417942v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterisation of SrTiO3 thin films deposited on Si(100) substrate by liquid injection MOCVD</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Militaru</w:t>
+                <w:t xml:space="preserve">Enhancement of atomic ordering in In0.53Ga0.47As/InP: a comparison between trimethylarsenic and arsine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dazord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lamard</w:t>
+                <w:t xml:space="preserve">O. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 72, pp.310</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 458, pp.154-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135402v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Various Chemical Systems for the CVD Step in the CF-PVT Crystal Growth Method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Pons</w:t>
+                <w:t xml:space="preserve">Electrical characterisation of SrTiO3 thin films deposited on Si(100) substrate by liquid injection MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lhostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Militaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72, pp.310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313999v1</w:t>
+                <w:t xml:space="preserve">hal-00135402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of SrTiO3 thin films deposited on Si(001) substrate by liquid injection MOCVD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Lamard</w:t>
+                <w:t xml:space="preserve">Characterization of thick 2-inch 4H-SiC layers grown by the Continuous Feed - Physical Vapor Transport method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Balloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 72 (1-4), pp.310-314. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 457-460, pp. 91-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2004.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/0-87849-943-1.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05313915v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigation of GaAs1-xNx/GaAs heterostructure properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between Various Chemical Systems for the CVD Step in the CF-PVT Crystal Growth Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Dumont</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 457-460, pp.135-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.457-460.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118237v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation and superlattice formation by spontaneous vertical composition modulation in GaAs1-xNx/GaAs</w:t>
               </w:r>
@@ -4695,51 +4695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4771,277 +4771,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen enrichment at the GaAs1-xNx/GaAs(001) interface : microstructure and optical properties</w:t>
+                <w:t xml:space="preserve">Radiative N-localized recombination and confinement in GaAsN/GaAs epilayers and quantum well structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Bondoux</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 248, pp.441-445</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24, pp.303-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118282v1</w:t>
+                <w:t xml:space="preserve">hal-01118285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative N-localized recombination and confinement in GaAsN/GaAs epilayers and quantum well structures</w:t>
+                <w:t xml:space="preserve">Nitrogen enrichment at the GaAs1-xNx/GaAs(001) interface : microstructure and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dazord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Hassen</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bondoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 24, pp.303-308</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 248, pp.441-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118285v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical signature of atomic ordering in In0,53Ga0,47As/InP : photoluminescence properties and IR response</w:t>
               </w:r>
@@ -5135,51 +5135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitons localization effects in GaAsN/GaAs epilayers grown by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5286,51 +5286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bondoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5480,51 +5480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of V/III ratio and PH3 annealing on InAs dots grown by MOVPE on InP (001) step-bunched surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5582,51 +5582,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE growth of GaAsN : surface study by AFM and optical properties</w:t>
+                <w:t xml:space="preserve">AFM study and optical properties of GaAsN/GaAs epilayers grown by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
@@ -5661,97 +5661,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 3, pp.505-509</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 221, pp.475-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118272v1</w:t>
+                <w:t xml:space="preserve">hal-01118274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM study and optical properties of GaAsN/GaAs epilayers grown by MOVPE</w:t>
+                <w:t xml:space="preserve">MOVPE growth of GaAsN : surface study by AFM and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
@@ -5786,468 +5786,468 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 221, pp.475-480</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3, pp.505-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118274v1</w:t>
+                <w:t xml:space="preserve">hal-01118272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface morphology of InGaAs and InP materials grown with trimethylarsenic and arsine on vicinal InP substrates</w:t>
+                <w:t xml:space="preserve">Surface morphology, electrical and optical properties of InGaAs/InP grown by MOVPE using trimethylarsine and arsine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dazord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 197, pp.755-761</w:t>
+              <w:t xml:space="preserve">, 1999, 204, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118266v1</w:t>
+                <w:t xml:space="preserve">hal-01118258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mode and effect of carrier gas on In0.53Ga0.47As/InP surface morphology grown with trimethylarsine and arsine</w:t>
+                <w:t xml:space="preserve">Strain-induced surface morphology of slightly mismatched InxGa1-xAs films grown on vicinal (100) InP substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 150, pp.161-170</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 85, pp.7185-7190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118255v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced surface morphology of slightly mismatched InxGa1-xAs films grown on vicinal (100) InP substrates</w:t>
+                <w:t xml:space="preserve">Surface morphology of InGaAs and InP materials grown with trimethylarsenic and arsine on vicinal InP substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ougazzaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 85, pp.7185-7190</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 197, pp.755-761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118261v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface morphology, electrical and optical properties of InGaAs/InP grown by MOVPE using trimethylarsine and arsine</w:t>
+                <w:t xml:space="preserve">Growth mode and effect of carrier gas on In0.53Ga0.47As/InP surface morphology grown with trimethylarsine and arsine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
@@ -6282,73 +6282,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 204, pp.1-9</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 150, pp.161-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118258v1</w:t>
+                <w:t xml:space="preserve">hal-01118255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6718,333 +6718,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of 3C-SiC onto silicon substrate by VLS transport using CVD-grown 3C-SiC seeding layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buried selective growth of p-doped SiC by VLS epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berckmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Berckmans</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Souliere</w:t>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroSiC–WASMPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116084v1</w:t>
+                <w:t xml:space="preserve">hal-00747294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried selective growth of p-doped SiC by VLS epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of 3C-SiC onto silicon substrate by VLS transport using CVD-grown 3C-SiC seeding layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berckmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Souliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
+              <w:t xml:space="preserve">HeteroSiC–WASMPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747294v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the growth of 3C-SiC on Si by Vapor-Liquid-Solid (VLS) transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berckmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7233,77 +7233,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perovskite SrTiO3 on Si/SiO2 by liquid injection MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Salicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lhostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7371,77 +7371,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation-Induced Birefringence in Silicon Carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Madar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7622,51 +7622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE strip-like self-organization of InAs grown on InP vicinal surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7919,51 +7919,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Growth of 3C-SiC onto Silicon Substrate by VLS Transport Using CVD-Grown 3C-SiC Seeding Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berckmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8154,51 +8154,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBFEF7DD"/>
+    <w:nsid w:val="012BB3B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8385,51 +8385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-auvray" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6895-0913" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070378479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Kahouli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.03.018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hidouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Hamila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Fraj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Saidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Maaref" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.10.021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJR85H8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600428" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hidouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maaref" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.10.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J629K8NF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.08.029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.08.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Maaref" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ilahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yacoubi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berckmans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo-Ha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.169" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berckmans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0021889809043957" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNNWG1LS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116030v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monteil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.06.169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB9QNQ10-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118207v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouzri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Lounis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouslama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrouachedi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dazord" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nouri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerdane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghaffour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichignoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Anikin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.527-529.71" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2006.10.042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-261V01JZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wellmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf M&#252;ller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thuaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/0-87849-963-6.393" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ucar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg050009i" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386442v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Straubinger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K&#252;necke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakwe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460436" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0TSBW2M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Senateur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.12.019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Balloud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/0-87849-943-1.91" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lhostis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313999v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.135" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313915v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.01.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13JLXP7K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118237v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hassen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118282v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bondoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118285v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118277v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118272v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118266v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ougazzaden" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118255v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118261v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753534v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877889v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Alegre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116070v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116081v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abboudy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Al Assad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.314" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604265v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rozier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890909v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Madar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.271" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118308v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118304v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872652v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314242v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.35" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-auvray" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6895-0913" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070378479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Kahouli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600428" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.03.018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hidouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Hamila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Fraj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Saidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Maaref" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.10.021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJR85H8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hidouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maaref" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.10.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J629K8NF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.08.029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.08.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Maaref" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ilahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yacoubi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berckmans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berckmans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo-Ha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.169" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0021889809043957" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNNWG1LS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116030v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monteil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.06.169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB9QNQ10-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118207v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouzri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Lounis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouslama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrouachedi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dazord" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nouri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerdane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghaffour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2006.10.042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-261V01JZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichignoud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Anikin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.527-529.71" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Senateur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.12.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wellmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf M&#252;ller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thuaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/0-87849-963-6.393" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118809v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ucar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg050009i" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386442v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Straubinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K&#252;necke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakwe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460436" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0TSBW2M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lhostis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.01.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13JLXP7K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118237v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hassen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118229v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417942v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Balloud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/0-87849-943-1.91" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.135" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118282v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bondoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118277v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118274v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118272v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118261v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ougazzaden" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118255v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753534v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877889v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Alegre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747294v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116070v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116081v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abboudy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Al Assad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.314" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604265v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rozier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890909v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Madar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.271" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118308v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118304v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872652v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314242v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.35" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>