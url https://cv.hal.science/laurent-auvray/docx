--- v1 (2026-04-24)
+++ v2 (2026-05-23)
@@ -354,441 +354,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Mg-doped GaN dots and films grown by VLS transport at low temperature</w:t>
+                <w:t xml:space="preserve">Investigation of the localization phenomenon in quaternary BInGaAs/GaAs for optoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+                <w:t xml:space="preserve">Tarek Hidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Jaud</w:t>
+                <w:t xml:space="preserve">Radhia Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Auvray</w:t>
+                <w:t xml:space="preserve">Ibtissem Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Kahouli</w:t>
+                <w:t xml:space="preserve">Faouzi Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
+                <w:t xml:space="preserve">Hassen Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 214 (4), </w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.386-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615198v1</w:t>
+                <w:t xml:space="preserve">hal-02285807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature homoepitaxy of GaN structures by Vapor Liquid Solid transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Kahouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 467, pp.18 - 28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the localization phenomenon in quaternary BInGaAs/GaAs for optoelectronic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly Mg-doped GaN dots and films grown by VLS transport at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Hidouri</w:t>
+                <w:t xml:space="preserve">Alexandre Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radhia Hamila</w:t>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Fraj</w:t>
+                <w:t xml:space="preserve">Abdelkarim Kahouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faouzi Saidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassen Maaref</w:t>
+                <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.10.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02285807v1</w:t>
+                <w:t xml:space="preserve">hal-01615198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSE investigation of the thermal effect on band gap energy and thermodynamic parameters of BInGaAs/GaAs Single Quantum Well</w:t>
               </w:r>
@@ -826,51 +826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62, pp.267-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -910,369 +910,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of photoluminescence temperature and growth parameter on the exciton localized in B x Ga 1-x As/GaAs epilayers grown by MOCVD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Structural and optical study of BInGaAs/GaAs quantum wells grown by MOVPE emitting above 1.1eV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhia Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Maaref</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60, pp.487-494. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 149, pp.5-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.08.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2015.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285794v1</w:t>
+                <w:t xml:space="preserve">hal-02285769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical study of BInGaAs/GaAs quantum wells grown by MOVPE emitting above 1.1eV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of photoluminescence temperature and growth parameter on the exciton localized in B x Ga 1-x As/GaAs epilayers grown by MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hidouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radhia Hamila</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassen Maaref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 149, pp.5-8. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.487-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2015.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285769v1</w:t>
+                <w:t xml:space="preserve">hal-02285794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized state exciton model investigation of B-content effect on optical properties of BGaAs/GaAs epilayers grown by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacuum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1349,51 +1349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 581, pp.358-362</w:t>
@@ -1599,51 +1599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13, pp.610-613</w:t>
@@ -1666,407 +1666,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 3C-SiC growth on Si(111) by vapor-liquid-solid transport using a SiGe liquid phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoluminescence properties and high resolution x-ray diffraction investigation of BInGaAs/GaAs grown by the metalorganic vapour phase epitaxy method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Berckmans</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">P. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 354, pp.119-128</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112, pp.063109/1-063109/5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116034v1</w:t>
+                <w:t xml:space="preserve">hal-01116036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence properties and high resolution x-ray diffraction investigation of BInGaAs/GaAs grown by the metalorganic vapour phase epitaxy method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Maaref</w:t>
+                <w:t xml:space="preserve">Buried selective growth of p-doped SiC by VLS epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berckmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rodriguez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 717-720, pp.169-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116036v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried selective growth of p-doped SiC by VLS epitaxy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of 3C-SiC growth on Si(111) by vapor-liquid-solid transport using a SiGe liquid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">S. Berckmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+                <w:t xml:space="preserve">G. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 354, pp.119-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803061v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropipe-induced birefringence in 6H silicon carbide</w:t>
               </w:r>
@@ -2162,298 +2162,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth temperature effects on boron incorporation and optical properties of BGaAs/GaAs grown by MOCVD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and optical study of BxInyGa1-x-yAs /GaAs and InyGa1-yAs/GaAs QW's grown by MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 506, pp.10. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 491, pp.45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116030v1</w:t>
+                <w:t xml:space="preserve">hal-01116023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical study of BxInyGa1-x-yAs /GaAs and InyGa1-yAs/GaAs QW's grown by MOCVD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth temperature effects on boron incorporation and optical properties of BGaAs/GaAs grown by MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 491, pp.45</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 506, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.06.169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116023v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering effects in optical properties of BGaAs/GaAs epilayers</w:t>
               </w:r>
@@ -2478,64 +2478,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouzri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 129, pp.1010-1014</w:t>
@@ -2616,51 +2616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berrouachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacuum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 82, pp.529-534</w:t>
@@ -2689,103 +2689,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of boron surface enrichment on the growth mode of BGaAs epilayers grown on GaAs by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 516, pp.8424-8430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2810,103 +2810,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterization of BGaAs and BInGaAs epilayers on GaAs by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 298, pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3050,1696 +3050,1696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of both interface states spectrum and deep oxide states from differential isothermal transient spectroscopy</w:t>
+                <w:t xml:space="preserve">Processing of Poly-SiC Substrates with Large Grains for Wafer-Bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Muret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Guy Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Salicio</w:t>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dubourdieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mikhail Anikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2006.10.042⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 527-529, pp. 71-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.527-529.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313966v1</w:t>
+                <w:t xml:space="preserve">hal-00417197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of Poly-SiC Substrates with Large Grains for Wafer-Bonding</w:t>
+                <w:t xml:space="preserve">Investigation of both interface states spectrum and deep oxide states from differential isothermal transient spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Chichignoud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">P. Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+                <w:t xml:space="preserve">O. Salicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Anikin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (6), pp.885-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2006.10.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.527-529.71⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417197v1</w:t>
+                <w:t xml:space="preserve">hal-05313966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed liquid-injection MOCVD of high-K oxides for advanced semiconductor technologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-Optical Characterization Study of Highly p-Type Doped SiC:Al Wafers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
+                <w:t xml:space="preserve">Peter J. Wellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+                <w:t xml:space="preserve">Ralf Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Audier</w:t>
+                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Senateur</w:t>
+                <w:t xml:space="preserve">Aurélie Thuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2004.12.019⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 483?485, pp. 393-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/0-87849-963-6.393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012501v1</w:t>
+                <w:t xml:space="preserve">hal-00334316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Optical Characterization Study of Highly p-Type Doped SiC:Al Wafers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of the Supersaturation in the CF-PVT Process for the Growth of Silicon Carbide Crystals: Research and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Müller</w:t>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Ucar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/0-87849-963-6.393⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (4), pp.1539-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg050009i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00334316v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the Supersaturation in the CF-PVT Process for the Growth of Silicon Carbide Crystals: Research and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical mapping of aluminum doped p-type SiC wafers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Wellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Straubinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">U. Künecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Ucar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Pons</w:t>
+                <w:t xml:space="preserve">S. Sakwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202 (4), pp. 598-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200460436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg050009i⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00118809v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical mapping of aluminum doped p-type SiC wafers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Wellmann</w:t>
+                <w:t xml:space="preserve">Pulsed liquid-injection MOCVD of high-K oxides for advanced semiconductor technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Straubinger</w:t>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Künecke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ralf Müller</w:t>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sakwe</w:t>
+                <w:t xml:space="preserve">M. Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Senateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.200460436⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, B118 (1-3), pp.105-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2004.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386442v1</w:t>
+                <w:t xml:space="preserve">hal-00012501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of SrTiO3 thin films deposited on Si(001) substrate by liquid injection MOCVD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of atomic ordering in In0.53Ga0.47As/InP: a comparison between trimethylarsenic and arsine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dazord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Legrand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Lamard</w:t>
+                <w:t xml:space="preserve">O. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 458, pp.154-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313915v1</w:t>
+                <w:t xml:space="preserve">hal-01118229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigation of GaAs1-xNx/GaAs heterostructure properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparison between Various Chemical Systems for the CVD Step in the CF-PVT Crystal Growth Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Dumont</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 457-460, pp.135-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.457-460.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118237v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of atomic ordering in In0.53Ga0.47As/InP: a comparison between trimethylarsenic and arsine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Marty</w:t>
+                <w:t xml:space="preserve">Electrical characterisation of SrTiO3 thin films deposited on Si(100) substrate by liquid injection MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lhostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Militaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 458, pp.154-160</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72, pp.310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118229v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterisation of SrTiO3 thin films deposited on Si(100) substrate by liquid injection MOCVD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Lamard</w:t>
+                <w:t xml:space="preserve">Characterization of thick 2-inch 4H-SiC layers grown by the Continuous Feed - Physical Vapor Transport method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Balloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 457-460, pp. 91-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/0-87849-943-1.91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135402v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of thick 2-inch 4H-SiC layers grown by the Continuous Feed - Physical Vapor Transport method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcin Zielinski</w:t>
+                <w:t xml:space="preserve">Electrical characterization of SrTiO3 thin films deposited on Si(001) substrate by liquid injection MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lhostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Militaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 457-460, pp. 91-94. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72 (1-4), pp.310-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/0-87849-943-1.91⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2004.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417942v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Various Chemical Systems for the CVD Step in the CF-PVT Crystal Growth Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Optical investigation of GaAs1-xNx/GaAs heterostructure properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Pons</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 241, pp.428-433</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313999v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation and superlattice formation by spontaneous vertical composition modulation in GaAs1-xNx/GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4790,90 +4790,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative N-localized recombination and confinement in GaAsN/GaAs epilayers and quantum well structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24, pp.303-308</w:t>
@@ -4915,77 +4915,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen enrichment at the GaAs1-xNx/GaAs(001) interface : microstructure and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bondoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5040,64 +5040,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical signature of atomic ordering in In0,53Ga0,47As/InP : photoluminescence properties and IR response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24, pp.309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5135,77 +5135,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitons localization effects in GaAsN/GaAs epilayers grown by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5260,64 +5260,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic structure and optical properties of GaAs1-xNx/GaAs (001) interface grown by metalorganic vapor phase epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bondoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5385,64 +5385,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of nitrogen incorporation mechanisms in GaAs1-xNx/GaAs epilayers grown by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5480,90 +5480,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of V/III ratio and PH3 annealing on InAs dots grown by MOVPE on InP (001) step-bunched surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 226, pp.31-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5582,773 +5582,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM study and optical properties of GaAsN/GaAs epilayers grown by MOVPE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">MOVPE growth of GaAsN : surface study by AFM and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 221, pp.475-480</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3, pp.505-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118274v1</w:t>
+                <w:t xml:space="preserve">hal-01118272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE growth of GaAsN : surface study by AFM and optical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">AFM study and optical properties of GaAsN/GaAs epilayers grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 3, pp.505-509</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 221, pp.475-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118272v1</w:t>
+                <w:t xml:space="preserve">hal-01118274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface morphology, electrical and optical properties of InGaAs/InP grown by MOVPE using trimethylarsine and arsine</w:t>
+                <w:t xml:space="preserve">Growth mode and effect of carrier gas on In0.53Ga0.47As/InP surface morphology grown with trimethylarsine and arsine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 204, pp.1-9</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 150, pp.161-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118258v1</w:t>
+                <w:t xml:space="preserve">hal-01118255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced surface morphology of slightly mismatched InxGa1-xAs films grown on vicinal (100) InP substrates</w:t>
+                <w:t xml:space="preserve">Surface morphology of InGaAs and InP materials grown with trimethylarsenic and arsine on vicinal InP substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ougazzaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 85, pp.7185-7190</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 197, pp.755-761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118261v1</w:t>
+                <w:t xml:space="preserve">hal-01118266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface morphology of InGaAs and InP materials grown with trimethylarsenic and arsine on vicinal InP substrates</w:t>
+                <w:t xml:space="preserve">Surface morphology, electrical and optical properties of InGaAs/InP grown by MOVPE using trimethylarsine and arsine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dazord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 197, pp.755-761</w:t>
+              <w:t xml:space="preserve">, 1999, 204, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118266v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mode and effect of carrier gas on In0.53Ga0.47As/InP surface morphology grown with trimethylarsine and arsine</w:t>
+                <w:t xml:space="preserve">Strain-induced surface morphology of slightly mismatched InxGa1-xAs films grown on vicinal (100) InP substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 150, pp.161-170</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 85, pp.7185-7190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118255v1</w:t>
+                <w:t xml:space="preserve">hal-01118261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6366,64 +6366,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la polarité du substrat 4H-SiC sur la croissance hétéroépitaxiale du carbure de bore BxC par CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6513,64 +6513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
@@ -6612,51 +6612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Growth of Boron Carbide on 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6718,333 +6718,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried selective growth of p-doped SiC by VLS epitaxy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epitaxial growth of 3C-SiC onto silicon substrate by VLS transport using CVD-grown 3C-SiC seeding layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+                <w:t xml:space="preserve">S. Berckmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Souliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
+              <w:t xml:space="preserve">HeteroSiC–WASMPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747294v1</w:t>
+                <w:t xml:space="preserve">hal-01116084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of 3C-SiC onto silicon substrate by VLS transport using CVD-grown 3C-SiC seeding layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Souliere</w:t>
+                <w:t xml:space="preserve">Buried selective growth of p-doped SiC by VLS epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berckmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroSiC–WASMPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116084v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the growth of 3C-SiC on Si by Vapor-Liquid-Solid (VLS) transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berckmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7138,64 +7138,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Al Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Conference on Innovative Materials and Applications (CIMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.314-317, </w:t>
@@ -7233,77 +7233,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perovskite SrTiO3 on Si/SiO2 by liquid injection MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Salicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lhostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7371,77 +7371,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation-Induced Birefringence in Silicon Carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Madar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7488,90 +7488,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen incorporation and growth kinetics of GaAsN/GaAs epilayers grown by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7609,103 +7609,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE strip-like self-organization of InAs grown on InP vicinal surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, San Francisco, United States. pp.59</w:t>
@@ -7792,77 +7792,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on silicon carbide and related materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sorrento (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7919,77 +7919,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Growth of 3C-SiC onto Silicon Substrate by VLS Transport Using CVD-Grown 3C-SiC Seeding Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berckmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8154,51 +8154,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="012BB3B7"/>
+    <w:nsid w:val="9575AE27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8385,51 +8385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-auvray" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6895-0913" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070378479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Kahouli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600428" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.03.018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hidouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Hamila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Fraj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Saidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Maaref" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.10.021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJR85H8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hidouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maaref" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.10.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J629K8NF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.08.029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.08.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Maaref" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ilahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yacoubi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berckmans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berckmans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo-Ha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.169" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0021889809043957" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNNWG1LS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116030v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monteil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.06.169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB9QNQ10-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118207v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouzri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Lounis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouslama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrouachedi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dazord" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nouri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerdane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghaffour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2006.10.042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-261V01JZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichignoud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Anikin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.527-529.71" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Senateur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.12.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wellmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf M&#252;ller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thuaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/0-87849-963-6.393" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118809v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ucar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg050009i" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386442v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Straubinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K&#252;necke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakwe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460436" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0TSBW2M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lhostis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.01.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13JLXP7K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118237v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hassen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118229v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417942v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Balloud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/0-87849-943-1.91" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.135" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118282v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bondoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118277v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118274v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118272v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118261v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ougazzaden" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118255v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753534v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877889v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Alegre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747294v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116070v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116081v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abboudy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Al Assad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.314" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604265v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rozier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890909v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Madar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.271" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118308v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118304v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872652v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314242v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.35" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-auvray" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6895-0913" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070378479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hidouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Hamila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Fraj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Saidi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Maaref" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.10.021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJR85H8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Kahouli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.03.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600428" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hidouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maaref" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.10.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J629K8NF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.08.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.08.029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Maaref" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ilahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yacoubi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berckmans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo-Ha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.169" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berckmans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0021889809043957" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNNWG1LS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monteil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.06.169" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB9QNQ10-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118207v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouzri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Lounis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouslama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrouachedi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dazord" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nouri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerdane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghaffour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichignoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Anikin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.527-529.71" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2006.10.042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-261V01JZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wellmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf M&#252;ller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thuaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/0-87849-963-6.393" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ucar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg050009i" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386442v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Straubinger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K&#252;necke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakwe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460436" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0TSBW2M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Senateur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.12.019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313999v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135402v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lhostis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417942v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Balloud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/0-87849-943-1.91" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313915v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.01.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13JLXP7K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118237v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hassen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118282v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bondoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118277v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118272v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118266v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ougazzaden" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118261v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753534v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877889v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Alegre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116070v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116081v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abboudy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Al Assad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.314" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604265v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rozier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890909v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Madar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.271" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118308v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118304v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872652v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314242v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.35" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>