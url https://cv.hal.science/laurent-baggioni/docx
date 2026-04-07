--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1413,252 +1413,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01984576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Depicting the forma civitatis : civic harmony, military organization and social hierarchy in Leonardo Bruni’s vision the Florentine republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaestiones Medii Aevi Novae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Medieval origins of the Republican Idea, 12th-15th centuries, 20, pp.155-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02314475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des vices collectifs aux vertus peu communes : la prévalence de l’éthique républicaine dans l’humanisme politique florentin (1378-1434)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.24874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La raison du texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65 (4), pp.636--.. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.654.0636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247540v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">halshs-01247541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure de l’exilé et la représentation de l’humaniste : réflexions sur Hans Baron et Leonardo Bruni</w:t>
               </w:r>
@@ -2048,73 +2048,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CERLIM - Sorbonne Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Séminaire franco-italien, Master Grenoble/Padoue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883434v1</w:t>
+                <w:t xml:space="preserve">hal-04883419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des Trecento Novelle de Franco Sacchetti</w:t>
               </w:r>
@@ -2156,73 +2156,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire franco-italien, Master Grenoble/Padoue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire CERLIM - Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883419v1</w:t>
+                <w:t xml:space="preserve">hal-04883434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3259,182 +3259,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temps individuel et temps collectif chez Coluccio Salutati : droit, morale et religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Civil; Corinne Lucas Fiorato; Françoise Crémoux; Jean-Louis Fournel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Présent fabriqué (Espagne/Italie - XVe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (articulations des temps), Classiques Garnier, p. 239-257, 2023, 978-2-406-13784-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13786-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conjurer la corruption des textes en 'volgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ettore Maria Grandoni; Enrico Moretti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questioni di autorialità fra Medioevo ed Età Moderna / Questions d’auctorialité du Moyen Âge à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pensa MultiMedia Editore, pp.149-164, 2023, 978-88-6760-995-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04547631v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03951511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue politique de la traduction : le cas de la Vie civile de Matteo Palmieri</w:t>
               </w:r>
@@ -3487,259 +3487,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant-propos. Le regard de Franco Sacchetti sur l’histoire : les jeux du rire et du hasard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Baggioni; Sylvain Trousselard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En traduisant Franco Sacchetti. De la langue à l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2021, 978-2-406-11170-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vertus de la vieillesse. De Pétrarque à Salutati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabrina Stroppa; Romana Brovia; Nicole Volta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Senili di Francesco Petrarca : testo, contesti, destinatari : atti del convegno internazionale, Dipartimento di Studi Umanistici Università di Torino, 5-6 dicembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Lettere, p. 29-38, 2021, 978 88 9366 245 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les humanistes contre la nostalgie : tourner le passé vers le présent dans les dialogues du premier Quattrocento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrizia Gasparini; Estelle Zunino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nostalgie. Conceptualisation d'une émotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy - Éditions universitaires de Lorraine, p. 295-309, 2021, 9782814306004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951717v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-03951618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse politique du rire florentin</w:t>
               </w:r>
@@ -5194,51 +5194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1617" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Boillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.10466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549436v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Novaes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2318-8863.discurso.2022.206612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14451-9.p.0019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12904-2.p.0039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ruggiero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7808" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1894" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.999" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.046.0186" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-1K20DNWB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leclerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2793" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.654.0636" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.24874" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.770" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113784v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/223957" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.036.0025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.84" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#232;ne Cotensin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trousselard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883419v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Gragnolati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Alfano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548416v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Gasparini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gagliano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bragagnolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lanfranchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garambois-Vasquez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202980v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Zaccarello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/en-traduisant-franco-sacchetti-de-la-langue-a-l-histoire.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11172-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Elisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13786-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325926v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-11172-6.P.0125" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984575v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5286" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062948v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank La Brasca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16705-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03665265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0677" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1617" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Boillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.10466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549436v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Novaes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2318-8863.discurso.2022.206612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14451-9.p.0019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12904-2.p.0039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ruggiero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7808" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1894" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.999" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.046.0186" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-1K20DNWB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leclerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2793" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.24874" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.654.0636" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.770" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113784v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/223957" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.036.0025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.84" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#232;ne Cotensin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trousselard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Gragnolati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Alfano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548416v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Gasparini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gagliano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bragagnolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lanfranchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garambois-Vasquez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202980v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Zaccarello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/en-traduisant-franco-sacchetti-de-la-langue-a-l-histoire.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11172-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Elisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13786-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951618v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951717v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325926v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-11172-6.P.0125" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984575v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5286" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062948v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank La Brasca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16705-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03665265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0677" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>