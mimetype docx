--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1413,252 +1413,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01984576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La raison du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (4), pp.636--.. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.654.0636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Depicting the forma civitatis : civic harmony, military organization and social hierarchy in Leonardo Bruni’s vision the Florentine republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaestiones Medii Aevi Novae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Medieval origins of the Republican Idea, 12th-15th centuries, 20, pp.155-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02314475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vices collectifs aux vertus peu communes : la prévalence de l’éthique républicaine dans l’humanisme politique florentin (1378-1434)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/e-spania.24874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247541v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01247540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure de l’exilé et la représentation de l’humaniste : réflexions sur Hans Baron et Leonardo Bruni</w:t>
               </w:r>
@@ -2398,269 +2398,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04548423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Canzoniere de Pétrarque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42 (1), 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04548416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Désastres (XIVe-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Alfano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.9040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le Canzoniere de Pétrarque</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Canzoniere de Pétrarque : un monde de fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (42), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2889,208 +2889,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04547610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En traduisant Franco Sacchetti : de la langue à l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, 2021, Constitution de la modernité, 978-2-406-11172-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11172-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03325927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Repertorio sacchettiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelangelo Zaccarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03202980v1</w:t>
-              </w:r>
-[...91 lines deleted...]
-                <w:t xml:space="preserve">halshs-03325927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forteresse de la raison : lectures de l'humanisme politique florentin, d'après l'œuvre de Coluccio Salutati</w:t>
               </w:r>
@@ -3259,182 +3259,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conjurer la corruption des textes en 'volgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ettore Maria Grandoni; Enrico Moretti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questioni di autorialità fra Medioevo ed Età Moderna / Questions d’auctorialité du Moyen Âge à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pensa MultiMedia Editore, pp.149-164, 2023, 978-88-6760-995-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04547631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Temps individuel et temps collectif chez Coluccio Salutati : droit, morale et religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Civil; Corinne Lucas Fiorato; Françoise Crémoux; Jean-Louis Fournel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Présent fabriqué (Espagne/Italie - XVe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (articulations des temps), Classiques Garnier, p. 239-257, 2023, 978-2-406-13784-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13786-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13786-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03951511v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04547631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue politique de la traduction : le cas de la Vie civile de Matteo Palmieri</w:t>
               </w:r>
@@ -3487,50 +3487,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les humanistes contre la nostalgie : tourner le passé vers le présent dans les dialogues du premier Quattrocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrizia Gasparini; Estelle Zunino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nostalgie. Conceptualisation d'une émotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy - Éditions universitaires de Lorraine, p. 295-309, 2021, 9782814306004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant-propos. Le regard de Franco Sacchetti sur l’histoire : les jeux du rire et du hasard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3543,203 +3616,130 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Baggioni; Sylvain Trousselard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En traduisant Franco Sacchetti. De la langue à l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2021, 978-2-406-11170-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vertus de la vieillesse. De Pétrarque à Salutati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Stroppa; Romana Brovia; Nicole Volta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Senili di Francesco Petrarca : testo, contesti, destinatari : atti del convegno internazionale, Dipartimento di Studi Umanistici Università di Torino, 5-6 dicembre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Lettere, p. 29-38, 2021, 978 88 9366 245 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951618v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03951717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse politique du rire florentin</w:t>
               </w:r>
@@ -5194,51 +5194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1617" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Boillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.10466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549436v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Novaes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2318-8863.discurso.2022.206612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14451-9.p.0019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12904-2.p.0039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ruggiero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7808" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1894" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.999" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.046.0186" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-1K20DNWB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leclerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2793" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.24874" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.654.0636" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.770" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113784v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/223957" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.036.0025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.84" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#232;ne Cotensin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trousselard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Gragnolati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Alfano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548416v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Gasparini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gagliano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bragagnolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lanfranchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garambois-Vasquez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202980v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Zaccarello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/en-traduisant-franco-sacchetti-de-la-langue-a-l-histoire.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11172-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Elisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13786-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951618v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951717v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325926v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-11172-6.P.0125" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984575v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5286" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062948v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank La Brasca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16705-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03665265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0677" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1617" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Boillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.10466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549436v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Novaes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2318-8863.discurso.2022.206612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14451-9.p.0019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12904-2.p.0039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ruggiero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7808" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1894" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.999" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.046.0186" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-1K20DNWB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leclerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2793" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.654.0636" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.24874" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.770" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113784v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/223957" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.036.0025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.84" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#232;ne Cotensin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trousselard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Gragnolati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Gasparini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gagliano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Alfano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9040" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bragagnolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lanfranchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garambois-Vasquez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325927v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/en-traduisant-franco-sacchetti-de-la-langue-a-l-histoire.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11172-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Zaccarello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Elisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13786-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325926v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-11172-6.P.0125" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984575v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5286" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062948v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank La Brasca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16705-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03665265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0677" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>