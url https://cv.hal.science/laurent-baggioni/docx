--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -2398,269 +2398,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04548423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Désastres (XIVe-XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Alfano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.9040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Canzoniere de Pétrarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gagliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42 (1), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04548416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Canzoniere de Pétrarque : un monde de fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (42), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2889,208 +2889,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04547610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Repertorio sacchettiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Zaccarello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03202980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En traduisant Franco Sacchetti : de la langue à l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, 2021, Constitution de la modernité, 978-2-406-11172-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11172-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11172-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03325927v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-03202980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forteresse de la raison : lectures de l'humanisme politique florentin, d'après l'œuvre de Coluccio Salutati</w:t>
               </w:r>
@@ -3259,182 +3259,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temps individuel et temps collectif chez Coluccio Salutati : droit, morale et religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Civil; Corinne Lucas Fiorato; Françoise Crémoux; Jean-Louis Fournel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Présent fabriqué (Espagne/Italie - XVe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (articulations des temps), Classiques Garnier, p. 239-257, 2023, 978-2-406-13784-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13786-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conjurer la corruption des textes en 'volgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ettore Maria Grandoni; Enrico Moretti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questioni di autorialità fra Medioevo ed Età Moderna / Questions d’auctorialité du Moyen Âge à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pensa MultiMedia Editore, pp.149-164, 2023, 978-88-6760-995-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04547631v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03951511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue politique de la traduction : le cas de la Vie civile de Matteo Palmieri</w:t>
               </w:r>
@@ -5194,51 +5194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1617" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Boillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.10466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549436v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Novaes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2318-8863.discurso.2022.206612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14451-9.p.0019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12904-2.p.0039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ruggiero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7808" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1894" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.999" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.046.0186" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-1K20DNWB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leclerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2793" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.654.0636" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.24874" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.770" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113784v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/223957" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.036.0025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.84" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#232;ne Cotensin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trousselard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Gragnolati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Gasparini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gagliano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Alfano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9040" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bragagnolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lanfranchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garambois-Vasquez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325927v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/en-traduisant-franco-sacchetti-de-la-langue-a-l-histoire.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11172-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Zaccarello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Elisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13786-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325926v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-11172-6.P.0125" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984575v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5286" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062948v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank La Brasca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16705-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03665265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0677" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1617" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Boillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.10466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549436v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Novaes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2318-8863.discurso.2022.206612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14451-9.p.0019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12904-2.p.0039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ruggiero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7808" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1894" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.999" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.046.0186" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-1K20DNWB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leclerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2793" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.654.0636" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.24874" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.770" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113784v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/223957" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.036.0025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.84" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#232;ne Cotensin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trousselard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Gragnolati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Alfano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548416v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Gasparini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gagliano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bragagnolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lanfranchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garambois-Vasquez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202980v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Zaccarello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/en-traduisant-franco-sacchetti-de-la-langue-a-l-histoire.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11172-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Elisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13786-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325926v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-11172-6.P.0125" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984575v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5286" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062948v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank La Brasca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16705-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03665265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0677" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>