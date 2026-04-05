--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -832,157 +832,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimal identification experiment design for multisine excitation</w:t>
+                <w:t xml:space="preserve">Least Costly Identification Experiment for the Identification of One Module in a Dynamic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hjalmarsson</w:t>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 133, pp.109855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363067v1</w:t>
+                <w:t xml:space="preserve">hal-03336912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the least sum-of-minimums estimator for switched systems</w:t>
               </w:r>
@@ -1040,226 +1040,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least Costly Identification Experiment for the Identification of One Module in a Dynamic Network</w:t>
+                <w:t xml:space="preserve">Robust optimal identification experiment design for multisine excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+                <w:t xml:space="preserve">H. Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 133, pp.109855. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336912v1</w:t>
+                <w:t xml:space="preserve">hal-02363067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Informativity for the Open-Loop Identification of MIMO Systems in the Prediction Error Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1540,77 +1540,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-loop Identification of MIMO Systems in the Prediction Error Framework: Data Informativity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 121, pp.109171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1638,235 +1638,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental L2 -gain stability of piecewise-affine systems with piecewise-polynomial storage functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interval-valued state estimation for linear systems: the tightest estimator and its relaxations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Waitman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 107, pp.224-230. </w:t>
+              <w:t xml:space="preserve">, 2019, 106, pp.168-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.05.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151787v1</w:t>
+                <w:t xml:space="preserve">hal-02152005v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval-valued state estimation for linear systems: the tightest estimator and its relaxations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incremental L2 -gain stability of piecewise-affine systems with piecewise-polynomial storage functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Waitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 106, pp.168-177. </w:t>
+              <w:t xml:space="preserve">, 2019, 107, pp.224-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.04.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152005v2</w:t>
+                <w:t xml:space="preserve">hal-02151787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness analysis of a maximum correntropy framework for linear regression</w:t>
               </w:r>
@@ -1934,51 +1934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State and parameter estimation: a nonlinear Luenberger observer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Afri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2878,64 +2878,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonance Frequency Tracking for MEMS Gyroscopes Using Recursive Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3432,51 +3432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Padova, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3504,386 +3504,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the resilience of a class of Correntropy-based state estimators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bako</w:t>
+                <w:t xml:space="preserve">Using deep learning for sonar targets localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Heitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Morche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASPAI'2020 - 2nd International Conference on Advances in Signal Processing and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSA, Jun 2020, berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903156v1</w:t>
+                <w:t xml:space="preserve">cea-03482704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Informativity for the Identification of particular Parallel Hammerstein Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bombois</w:t>
+                <w:t xml:space="preserve">On the resilience of a class of Correntropy-based state estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Morelli</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benallouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.1102-1107, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1308⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.2286-2291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392113v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using deep learning for sonar targets localization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data Informativity for the Identification of particular Parallel Hammerstein Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASPAI'2020 - 2nd International Conference on Advances in Signal Processing and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.1102-1107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03482704v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of uncertain piecewise-affine systems with parametric dependence</w:t>
               </w:r>
@@ -4194,77 +4194,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Experiment Design for the Identification of One Module in the Interconnection of Locally Controlled Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Morelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4337,77 +4337,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Informativity for the Identification of MISO FIR Systems with Filtered White Noise Excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 58th Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4454,77 +4454,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informativity: how to get just sufficiently rich for the Identification of MISO FIR Systems with Multisine Excitation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.351-356, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4571,211 +4571,211 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the tightest interval-valued state estimator for linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">57th IEEE CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, FL, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366166v1</w:t>
+                <w:t xml:space="preserve">hal-02126544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the tightest interval-valued state estimator for linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th IEEE CDC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami Beach, France. pp.3904-3909, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8618668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126544v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental stability of Lur’e systems through piecewise-affine approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Waitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4965,51 +4965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental L-2-gain analysis of piecewise-affine systems using piecewise quadratic storage functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Waitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5121,51 +5121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Afri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5225,51 +5225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of linear systems with nonlinear Luenberger Observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Afri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5643,239 +5643,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switched affine models for describing nonlinear systems</w:t>
+                <w:t xml:space="preserve">Identification of multivariable canonical state-space representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. IFAC Symposium on System Identification (SYSID 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090706-3-FR-2004.00272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401378v1</w:t>
+                <w:t xml:space="preserve">hal-04136614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of multivariable canonical state-space representations</w:t>
+                <w:t xml:space="preserve">Switched affine models for describing nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukharouba Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IFAC Symposium on System Identification (SYSID 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Zaragoza, Spain. pp.ADHS'09</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136614v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of switched linear state space models without minimum dwell time</w:t>
               </w:r>
@@ -6276,51 +6276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Akhenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6851,104 +6851,104 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00211824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponentially Stable Stubborn Observers for Discrete-Time Linear Systems (Extended Version)</w:t>
+                <w:t xml:space="preserve">Exact Outlier Cancellation in Discrete-Time Observers via Stubborn Redesign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zambotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6961,226 +6961,247 @@
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229530v1</w:t>
+                <w:t xml:space="preserve">hal-05509568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informativity: how to get just sufficiently rich for the Identification of MISO FIR Systems with Multisine Excitation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bombois</w:t>
+                <w:t xml:space="preserve">Exponentially Stable Stubborn Observers for Discrete-Time Linear Systems (Extended Version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Zambotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070880v2</w:t>
+                <w:t xml:space="preserve">hal-05229530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least costly identification experiment for the identification of one module in a dynamic network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Morelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7218,83 +7239,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Informativity: how to get just sufficiently rich for the Identification of MISO FIR Systems with Multisine Excitation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070880v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optimal Experiment Design for the Identification of One Module in the Interconnection of Locally Controlled Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Morelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7302,51 +7424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7356,100 +7478,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'identification de systèmes dynamiques hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université des Sciences et Technologie de Lille - Lille I, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00360310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7459,105 +7581,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From robust estimation to hybrid system identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université de Lyon - Ecole Centrale de Lyon, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01534618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId178"/>
+      <w:footerReference w:type="default" r:id="rId179"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7704,51 +7826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945535v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Petreczky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2022.101308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111225" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vernay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydi Ndiaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5995" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kircher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benallouch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3121223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006084" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hjalmarsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109431" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3024163" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Hjalmarsson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109855" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109000" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trofino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4788" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petreczky Mihaly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109171" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Waitman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152005v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.04.045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232747v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Afri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2566804" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984254v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2703308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Ohlsson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2303122" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.02.049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7N94ZBG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170802566598" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.09.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344115v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pernin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Saggin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590950" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0686" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0285" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672151v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Possama&#239;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993232" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971657v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903156v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1308" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03482704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bruel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Heitzmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2508" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Yahya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147418" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795694" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029300" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795997" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366166v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618668" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.491" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624364v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2453" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798451" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403110" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265051v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7171853" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Luong Le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801145v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461328.2461336" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulin Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukharouba Khaled" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00272" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00094" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322653v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Akhenak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211823v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiboulaye Amadou-Boubacar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229530v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zambotti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070880v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063406v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360310v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01534618v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945535v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Petreczky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2022.101308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111225" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vernay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydi Ndiaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5995" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kircher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benallouch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3121223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006084" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Hjalmarsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3024163" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hjalmarsson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109431" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109000" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trofino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4788" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petreczky Mihaly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109171" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152005v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.04.045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Waitman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232747v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Afri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2566804" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984254v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2703308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Ohlsson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2303122" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.02.049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7N94ZBG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170802566598" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.09.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344115v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pernin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Saggin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590950" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0686" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0285" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672151v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Possama&#239;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993232" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971657v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03482704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bruel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Heitzmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1308" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2508" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Yahya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147418" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795694" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029300" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795997" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618668" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.491" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624364v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2453" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798451" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403110" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265051v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7171853" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Luong Le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801145v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461328.2461336" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulin Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00272" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukharouba Khaled" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00094" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322653v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Akhenak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211823v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiboulaye Amadou-Boubacar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zambotti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070880v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063406v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360310v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01534618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>