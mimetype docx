--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -100,196 +100,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the notion of persistence of excitation for linear switched systems</w:t>
+                <w:t xml:space="preserve">A note on the convergence of a class of adaptive optimal identifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2022.101308⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945535v1</w:t>
+                <w:t xml:space="preserve">hal-04571503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the convergence of a class of adaptive optimal identifiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the notion of persistence of excitation for linear switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihály Petreczky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 157, </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.101308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2022.101308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571503v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Order Identification of Aeroelastic Systems with Constrained and Imposed Poles</w:t>
               </w:r>
@@ -314,51 +314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Vernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -399,265 +399,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interval-valued recursive estimation framework for linearly parameterized systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On sparsity‐inducing methods in system identification and state estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105345⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083209v1</w:t>
+                <w:t xml:space="preserve">hal-03542247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On sparsity‐inducing methods in system identification and state estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An interval-valued recursive estimation framework for linearly parameterized systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydi Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, pp.105345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.5995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542247v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimization framework for resilient batch estimation in Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benallouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -743,51 +743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -832,187 +832,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least Costly Identification Experiment for the Identification of One Module in a Dynamic Network</w:t>
+                <w:t xml:space="preserve">Robust optimal identification experiment design for multisine excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">H. Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 133, pp.109855. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336912v1</w:t>
+                <w:t xml:space="preserve">hal-02363067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the least sum-of-minimums estimator for switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66 (8), pp.3733-3740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1040,434 +1040,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimal identification experiment design for multisine excitation</w:t>
+                <w:t xml:space="preserve">Least Costly Identification Experiment for the Identification of One Module in a Dynamic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hjalmarsson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 133, pp.109855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363067v1</w:t>
+                <w:t xml:space="preserve">hal-03336912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Informativity for the Open-Loop Identification of MIMO Systems in the Prediction Error Framework</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis of pulse width modulation controlled systems based on a piecewise affine description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Morelli</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Trofino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109000⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: New Trends in Modelling and Control of Hybrid Systems, 30 (15), pp.5917-5935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305057v1</w:t>
+                <w:t xml:space="preserve">hal-02361609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of pulse width modulation controlled systems based on a piecewise affine description</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Data Informativity for the Open-Loop Identification of MIMO Systems in the Prediction Error Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Trofino</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Special Issue: New Trends in Modelling and Control of Hybrid Systems, 30 (15), pp.5917-5935. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.4788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361609v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimality and identifiability of discrete‐time switched autoregressive exogenous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petreczky Mihaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1540,77 +1540,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-loop Identification of MIMO Systems in the Prediction Error Framework: Data Informativity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 121, pp.109171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1638,265 +1638,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval-valued state estimation for linear systems: the tightest estimator and its relaxations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Incremental L2 -gain stability of piecewise-affine systems with piecewise-polynomial storage functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Waitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 106, pp.168-177. </w:t>
+              <w:t xml:space="preserve">, 2019, 107, pp.224-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.04.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152005v2</w:t>
+                <w:t xml:space="preserve">hal-02151787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental L2 -gain stability of piecewise-affine systems with piecewise-polynomial storage functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interval-valued state estimation for linear systems: the tightest estimator and its relaxations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Waitman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 107, pp.224-230. </w:t>
+              <w:t xml:space="preserve">, 2019, 106, pp.168-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.05.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151787v1</w:t>
+                <w:t xml:space="preserve">hal-02152005v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness analysis of a maximum correntropy framework for linear regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 87, pp.218-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1934,64 +1934,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State and parameter estimation: a nonlinear Luenberger observer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Afri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2038,51 +2038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Class of Optimization-Based Robust Estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62 (11), pp.5990-5997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2116,51 +2116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a nonsmooth optimization approach to robust estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Ohlsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2198,51 +2198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive identification of linear systems subject to gross errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67, pp.192-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2267,51 +2267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace clustering through parametric representation and sparse optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.10.1109/LSP.2014.2303122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2358,51 +2358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des systèmes - Nouveaux développements et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Carillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2479,51 +2479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterization and Identification of Multivariable State-Space Systems: A Canonical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (8), pp.1547--1555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2569,51 +2569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of switched linear systems via sparse optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (4), pp.668-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2638,51 +2638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line structured subspace identification with application to switched linear system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2755,51 +2755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagator-based methods for recursive subspace model identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2878,64 +2878,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonance Frequency Tracking for MEMS Gyroscopes Using Recursive Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3064,51 +3064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, National Harbor, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3136,347 +3136,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Gust Load Alleviation at Different Flight Points and Mass configurations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Learning Reduced Nonlinear State-Space Models: an Output-Error Based Canonical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeven Janny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Possamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2022-0285⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.150-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561621v1</w:t>
+                <w:t xml:space="preserve">hal-03672151v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Reduced Nonlinear State-Space Models: an Output-Error Based Canonical Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robust Gust Load Alleviation at Different Flight Points and Mass configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.150-155, </w:t>
+              <w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Diego, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2022-0285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672151v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Informativity for the Closed-Loop Identification of MISO ARX Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Padova, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3504,637 +3504,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using deep learning for sonar targets localization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of uncertain piecewise-affine systems with parametric dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASPAI'2020 - 2nd International Conference on Advances in Signal Processing and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.1998-2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03482704v1</w:t>
+                <w:t xml:space="preserve">hal-03225798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the resilience of a class of Correntropy-based state estimators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Piecewise Affine System identification: A least harmonic mean approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benallouch</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Yahya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.017⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903156v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Informativity for the Identification of particular Parallel Hammerstein Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the resilience of a class of Correntropy-based state estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kircher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Morelli</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benallouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.1102-1107, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1308⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.2286-2291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392113v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of uncertain piecewise-affine systems with parametric dependence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Data Informativity for the Identification of particular Parallel Hammerstein Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.1998-2003, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2508⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.1102-1107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225798v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise Affine System identification: A least harmonic mean approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bako</w:t>
+                <w:t xml:space="preserve">Using deep learning for sonar targets localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Heitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Yahya</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Morche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASPAI'2020 - 2nd International Conference on Advances in Signal Processing and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSA, Jun 2020, berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416183v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03482704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of resilience for a State Estimator for Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benallouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4188,343 +4188,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Experiment Design for the Identification of One Module in the Interconnection of Locally Controlled Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Informativity for the Identification of MISO FIR Systems with Filtered White Noise Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.363-368, </w:t>
+              <w:t xml:space="preserve">2019 58th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290042v1</w:t>
+                <w:t xml:space="preserve">hal-02161598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Informativity for the Identification of MISO FIR Systems with Filtered White Noise Excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Experiment Design for the Identification of One Module in the Interconnection of Locally Controlled Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 58th Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.363-368, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161598v1</w:t>
+                <w:t xml:space="preserve">hal-02290042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informativity: how to get just sufficiently rich for the Identification of MISO FIR Systems with Multisine Excitation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.351-356, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4558,510 +4558,510 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the tightest interval-valued state estimator for linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th IEEE CDC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami Beach, France. pp.3904-3909, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8618668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126544v1</w:t>
+                <w:t xml:space="preserve">hal-02366166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the tightest interval-valued state estimator for linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57th IEEE CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, FL, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8618668⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02366166v1</w:t>
+                <w:t xml:space="preserve">hal-02126544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental stability of Lur’e systems through piecewise-affine approximations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimal control of discrete-time switched linear systems via continuous parameterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fromion</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Federation of Automatic Control (IFAC). AUT., Jul 2017, Toulouse, France. pp.1673 - 1679, </w:t>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15331 - 15336, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624048v1</w:t>
+                <w:t xml:space="preserve">hal-01624364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of discrete-time switched linear systems via continuous parameterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incremental stability of Lur’e systems through piecewise-affine approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Waitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15331 - 15336, </w:t>
+              <w:t xml:space="preserve">, International Federation of Automatic Control (IFAC). AUT., Jul 2017, Toulouse, France. pp.1673 - 1679, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624364v1</w:t>
+                <w:t xml:space="preserve">hal-01624048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental L-2-gain analysis of piecewise-affine systems using piecewise quadratic storage functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Waitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th IEEE CDC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. pp.1334 - 1339, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5108,64 +5108,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive identification of continuous time MIMO state-space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Afri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5225,64 +5225,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of linear systems with nonlinear Luenberger Observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Afri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5329,51 +5329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of MIMO switched state-space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Luong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5463,51 +5463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Luong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5567,51 +5567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Recursive Sparse Learning Method: Application to Jump Markov Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5643,269 +5643,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of multivariable canonical state-space representations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Switched affine models for describing nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukharouba Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IFAC Symposium on System Identification (SYSID 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Zaragoza, Spain. pp.ADHS'09</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136614v1</w:t>
+                <w:t xml:space="preserve">hal-00401378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switched affine models for describing nonlinear systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification of multivariable canonical state-space representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. IFAC Symposium on System Identification (SYSID 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090706-3-FR-2004.00272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401378v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of switched linear state space models without minimum dwell time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5978,51 +5978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic Identification of MIMO SARX Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6060,51 +6060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Least Squares Approach to the Subspace Identification Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6155,51 +6155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification structurée de modèles d'état de systèmes multivariables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6263,64 +6263,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online classification of switching models based on subspace framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Akhenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6371,51 +6371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line structured identification of switching systems with possibly varying orders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6466,51 +6466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive subspace identification of Hammerstein models based on LS-SVM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6574,51 +6574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification récursive de systèmes à commutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6669,51 +6669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de systèmes non stationnaires basé sur une approche de reconnaissances de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiboulaye Amadou-Boubacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6764,51 +6764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification en ligne de systèmes commutants à structure variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6904,90 +6904,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Outlier Cancellation in Discrete-Time Observers via Stubborn Redesign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zambotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7026,90 +7026,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponentially Stable Stubborn Observers for Discrete-Time Linear Systems (Extended Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zambotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7125,311 +7125,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least costly identification experiment for the identification of one module in a dynamic network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Informativity: how to get just sufficiently rich for the Identification of MISO FIR Systems with Multisine Excitation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387776v1</w:t>
+                <w:t xml:space="preserve">hal-02070880v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informativity: how to get just sufficiently rich for the Identification of MISO FIR Systems with Multisine Excitation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Least costly identification experiment for the identification of one module in a dynamic network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070880v2</w:t>
+                <w:t xml:space="preserve">hal-02387776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Experiment Design for the Identification of One Module in the Interconnection of Locally Controlled Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Morelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7492,51 +7492,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'identification de systèmes dynamiques hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université des Sciences et Technologie de Lille - Lille I, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7595,51 +7595,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From robust estimation to hybrid system identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université de Lyon - Ecole Centrale de Lyon, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7826,51 +7826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945535v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Petreczky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2022.101308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111225" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vernay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydi Ndiaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5995" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kircher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benallouch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3121223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006084" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Hjalmarsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3024163" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hjalmarsson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109431" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109000" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trofino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4788" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petreczky Mihaly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109171" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152005v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.04.045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Waitman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232747v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Afri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2566804" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984254v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2703308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Ohlsson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2303122" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.02.049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7N94ZBG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170802566598" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.09.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344115v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pernin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Saggin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590950" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0686" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0285" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672151v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Possama&#239;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993232" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971657v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03482704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bruel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Heitzmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1308" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2508" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Yahya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147418" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795694" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029300" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795997" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618668" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.491" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624364v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2453" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798451" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403110" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265051v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7171853" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Luong Le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801145v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461328.2461336" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulin Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00272" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukharouba Khaled" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00094" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322653v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Akhenak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211823v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiboulaye Amadou-Boubacar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zambotti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070880v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063406v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360310v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01534618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Petreczky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2022.101308" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vernay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5995" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydi Ndiaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105345" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kircher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benallouch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3121223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006084" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hjalmarsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109431" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3024163" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Hjalmarsson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109855" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trofino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4788" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petreczky Mihaly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109171" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Waitman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152005v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.04.045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232747v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Afri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2566804" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984254v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2703308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Ohlsson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2303122" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.02.049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7N94ZBG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170802566598" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.09.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344115v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pernin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Saggin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590950" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0686" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672151v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Possama&#239;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993232" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0285" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971657v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225798v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2508" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416183v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Yahya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030163" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1308" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03482704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bruel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Heitzmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147418" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029300" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795694" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795997" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366166v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618668" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624364v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2453" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.491" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798451" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403110" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265051v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7171853" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Luong Le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801145v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461328.2461336" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulin Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukharouba Khaled" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00272" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00094" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322653v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Akhenak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211823v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiboulaye Amadou-Boubacar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zambotti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070880v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387776v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063406v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360310v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01534618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>