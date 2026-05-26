--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -962,235 +962,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the least sum-of-minimums estimator for switched systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Least Costly Identification Experiment for the Identification of One Module in a Dynamic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3024163⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133, pp.109855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424343v1</w:t>
+                <w:t xml:space="preserve">hal-03336912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least Costly Identification Experiment for the Identification of One Module in a Dynamic Network</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the least sum-of-minimums estimator for switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 133, pp.109855. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (8), pp.3733-3740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3024163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336912v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of pulse width modulation controlled systems based on a piecewise affine description</w:t>
               </w:r>
@@ -4337,51 +4337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6851,51 +6851,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00211824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7007,51 +7007,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponentially Stable Stubborn Observers for Discrete-Time Linear Systems (Extended Version)</w:t>
+                <w:t xml:space="preserve">Decentralized Stubborn Observer Redesign with Exact Outlier Cancellation (Extended Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zambotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
@@ -7065,204 +7065,217 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229530v1</w:t>
+                <w:t xml:space="preserve">hal-05625585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informativity: how to get just sufficiently rich for the Identification of MISO FIR Systems with Multisine Excitation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bombois</w:t>
+                <w:t xml:space="preserve">Exponentially Stable Stubborn Observers for Discrete-Time Linear Systems (Extended Version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Zambotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070880v2</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least costly identification experiment for the identification of one module in a dynamic network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7310,80 +7323,181 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Informativity: how to get just sufficiently rich for the Identification of MISO FIR Systems with Multisine Excitation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070880v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optimal Experiment Design for the Identification of One Module in the Interconnection of Locally Controlled Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7424,51 +7538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7478,100 +7592,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'identification de systèmes dynamiques hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université des Sciences et Technologie de Lille - Lille I, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00360310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7581,105 +7695,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From robust estimation to hybrid system identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université de Lyon - Ecole Centrale de Lyon, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01534618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7826,51 +7940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Petreczky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2022.101308" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vernay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5995" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydi Ndiaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105345" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kircher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benallouch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3121223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006084" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hjalmarsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109431" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3024163" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Hjalmarsson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109855" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trofino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4788" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petreczky Mihaly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109171" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Waitman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152005v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.04.045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232747v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Afri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2566804" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984254v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2703308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Ohlsson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2303122" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.02.049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7N94ZBG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170802566598" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.09.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344115v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pernin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Saggin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590950" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0686" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672151v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Possama&#239;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993232" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0285" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971657v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225798v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2508" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416183v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Yahya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030163" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1308" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03482704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bruel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Heitzmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147418" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029300" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795694" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795997" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366166v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618668" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624364v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2453" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.491" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798451" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403110" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265051v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7171853" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Luong Le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801145v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461328.2461336" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulin Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukharouba Khaled" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00272" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00094" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322653v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Akhenak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211823v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiboulaye Amadou-Boubacar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zambotti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070880v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387776v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063406v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360310v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01534618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Petreczky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2022.101308" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vernay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5995" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydi Ndiaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105345" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kircher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benallouch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3121223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006084" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hjalmarsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109431" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Hjalmarsson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109855" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3024163" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trofino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4788" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petreczky Mihaly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109171" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Waitman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152005v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.04.045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232747v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Afri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2566804" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984254v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2703308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Ohlsson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2303122" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.02.049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7N94ZBG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170802566598" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.09.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344115v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pernin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Saggin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590950" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0686" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672151v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Possama&#239;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993232" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0285" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971657v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225798v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2508" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416183v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Yahya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030163" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1308" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03482704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bruel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Heitzmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147418" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029300" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795694" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795997" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366166v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618668" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624364v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2453" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.491" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798451" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403110" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265051v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7171853" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Luong Le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801145v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461328.2461336" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulin Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukharouba Khaled" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00272" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00094" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322653v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Akhenak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211823v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiboulaye Amadou-Boubacar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zambotti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625585v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229530v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387776v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070880v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01534618v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>