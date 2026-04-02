--- v0 (2026-03-06)
+++ v1 (2026-04-02)
@@ -1370,873 +1370,885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI and luminescence detection of Zn{2+}with a lanthanide complex-zinc finger peptide conjugate.</w:t>
+                <w:t xml:space="preserve">Brain tissue pulsatility mediates cognitive and electrophysiological changes in normal aging: Evidence from ultrasound tissue pulsatility imaging (TPI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Isaac</w:t>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Pallier</w:t>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barantin</w:t>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cc04366c⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.74-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871226v1</w:t>
+                <w:t xml:space="preserve">hal-01957403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cocktail of 165 Er( iii ) and Gd( iii ) complexes for quantitative detection of zinc using SPECT and MRI</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MRI and luminescence detection of Zn{2+}with a lanthanide complex-zinc finger peptide conjugate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Morfin</w:t>
+                <w:t xml:space="preserve">Manon Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Lacerda</w:t>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 54 (55), pp.7597 - 7600. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cc03407a⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 54 (53), pp.7350-7353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc04366c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904447v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain tissue pulsatility mediates cognitive and electrophysiological changes in normal aging: Evidence from ultrasound tissue pulsatility imaging (TPI)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cocktail of 165 Er( iii ) and Gd( iii ) complexes for quantitative detection of zinc using SPECT and MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Isingrini</w:t>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Fay</w:t>
+                <w:t xml:space="preserve">Isidro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+                <w:t xml:space="preserve">Jean-François Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (55), pp.7597 - 7600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc03407a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957403v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo MR spectroscopy of human breast tissue: quantification of fatty acid composition at a clinical field strength (3 T)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Coum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Ouldamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Saint-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (1), pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10334-015-0506-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo MR spectroscopy of human breast tissue: quantification of fatty acid composition at a clinical field strength (3 T)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Coum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Ouldamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Saint-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (1), pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10334-015-0506-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIBRASCAN: A novel method for 3D white matter tract reconstruction in MR space from cadaveric dissection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 103, pp.106-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working memory processing of traumatic material in women with posttraumatic stress disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,505 +2256,505 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (2), pp.87-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1503/jpn.100167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserved subcortical volumes and cortical thickness in women with sexual abuse-related PTSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 183 (3), pp.181-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2010.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to assess musculature and performance in a constricting snake? A case study in the Colombian rainbow boa (Epicrates cenchria maurus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 265, pp.43-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S095283690400603X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative MR renography using a calibrated internal signal (ERETIC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20 (8), pp.587-592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0730-725X(02)00593-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2752,65 +2764,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2855,846 +2867,846 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS Forum 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.6263-6263, 2022, Welcome to FENS forum 2022. E-book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPECT / MRI quantitative detection of zinc using a cocktail of 165Er(III) and Gd(III) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Molecular Imaging Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is mri suitable to study the central effect of gonadal steroids during the oestrus cycle in ewes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kahina El Mamoune</w:t>
+                <w:t xml:space="preserve">MRI contrast agents for quantitative zinc detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malikidogo K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Congress of Neuroendocrinology. ICN2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada. , 2018, The 9th International Congress of Neuroendocrinology. Abstract book</w:t>
+              <w:t xml:space="preserve">GDR Agents d’Imagerie Moléculaire (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737520v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI contrast agents for quantitative zinc detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malikidogo K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Chimie de Coodination de la société chimique de France (JCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI contrast agents for quantitative zinc detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. da Silva</w:t>
+                <w:t xml:space="preserve">Is mri suitable to study the central effect of gonadal steroids during the oestrus cycle in ewes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina El Mamoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Agents d’Imagerie Moléculaire (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">9. International Congress of Neuroendocrinology. ICN2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada. , 2018, The 9th International Congress of Neuroendocrinology. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296044v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards quantitative zinc responsive contrast agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FrenchBIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early rearing experience on brain development in sheep infant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Federation of European Neurosciences Societies (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Copenhagen, Denmark. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of sample preparation for MRI of formaldehyde-fixed brains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3713,176 +3725,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Meeting of ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toronto, Canada. pp.2283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01184929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'atlas de cerveau de brebis 3D par imagerie par résonance magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3892,51 +3904,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3992,51 +4004,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4046,668 +4058,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lapouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR Tours-Poitiers - Neuroimagerie fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation neuroendocrinienne évaluée par analyse de texture d'IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Cascimodot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tours, France. pp.1-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'expérience précoce sur le développement cérébral de l'agneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early rearing experience on brain development in sheep infant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New animal models to understand the brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of sample preparation for MRI of formaldehyde-fixed brains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Meeting of ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Magnetic Resonance in Medicine, May 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01119512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4775,51 +4787,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="423D6FDA"/>
+    <w:nsid w:val="454BC0A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5006,51 +5018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-barantin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219353160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HKF-3082-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joao Santiago-Ribeiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Louchart de la Chapelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2025.04.214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Corina Oprea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gissot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Siragusa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-025-00985-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Smirnov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lima Maldonado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17179/excli2023-6601" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khamaysa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lackmy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preuilh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11727-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armand Dujardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brizard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02217-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Locatelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-01246-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina El Mamoune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2021.101944" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03324508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Favrais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Tosello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.10.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04366c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03407a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957403v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.02.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444171v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ouldamer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Saint-Hilaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-015-0506-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Serres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.09.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5L057C9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Landr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quid&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.100167" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2010.01.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4SG5P43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lourdais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095283690400603X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1H1H754L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02375446v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Franconi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lehmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(02)00593-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWL83NWK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737520v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283250v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo K." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Morfin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453362v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caill&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604060v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01184929v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmitt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lapouge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789196v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854601v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01119512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-barantin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219353160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HKF-3082-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joao Santiago-Ribeiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Louchart de la Chapelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2025.04.214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Corina Oprea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gissot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Siragusa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-025-00985-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Smirnov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lima Maldonado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17179/excli2023-6601" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khamaysa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lackmy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preuilh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11727-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armand Dujardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brizard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02217-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Locatelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-01246-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina El Mamoune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2021.101944" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03324508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Favrais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Tosello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.10.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.02.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCFV16X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04366c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03407a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ouldamer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Saint-Hilaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-015-0506-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Serres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.09.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5L057C9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Landr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quid&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.100167" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2010.01.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4SG5P43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lourdais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095283690400603X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1H1H754L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02375446v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Franconi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lehmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(02)00593-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWL83NWK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. da Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo K." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283250v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Morfin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453362v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caill&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01184929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788990v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lapouge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01119512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>