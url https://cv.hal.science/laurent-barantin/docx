--- v1 (2026-04-02)
+++ v2 (2026-04-24)
@@ -579,563 +579,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of spinal magnetic resonance imaging and classical clinical factors in predicting motor capacity in amyotrophic lateral sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in cerebral connectivity and brain tissue pulsations with the antidepressant response to an equimolar mixture of oxygen and nitrous oxide: an MRI and ultrasound study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Khamaysa</w:t>
+                <w:t xml:space="preserve">Paul-Armand Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lefort</w:t>
+                <w:t xml:space="preserve">Bruno Brizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pélégrini-Issac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Preuilh</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Remeniéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-023-11727-w⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (9), pp.3900-3908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-023-02217-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086636v1</w:t>
+                <w:t xml:space="preserve">hal-04196063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in cerebral connectivity and brain tissue pulsations with the antidepressant response to an equimolar mixture of oxygen and nitrous oxide: an MRI and ultrasound study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Desmidt</w:t>
+                <w:t xml:space="preserve">Comparison of spinal magnetic resonance imaging and classical clinical factors in predicting motor capacity in amyotrophic lateral sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khamaysa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Armand Dujardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+                <w:t xml:space="preserve">M. Pélégrini-Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Brizard</w:t>
+                <w:t xml:space="preserve">A. Lackmy-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Remeniéras</w:t>
+                <w:t xml:space="preserve">A. Preuilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (9), pp.3900-3908. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-023-02217-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00415-023-11727-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196063v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t>
+                <w:t xml:space="preserve">Benzodiazepine use and neuroimaging markers of Alzheimer's disease in nondemented older individuals: an MRI and 18F Florbetapir PET study in the MEMENTO cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott A. Love</w:t>
+                <w:t xml:space="preserve">Quentin Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
+                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bellardie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barantin</w:t>
+                <w:t xml:space="preserve">Maxime Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dneu.22869⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (5), pp.1114-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-021-01246-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830179v1</w:t>
+                <w:t xml:space="preserve">hal-03512885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzodiazepine use and neuroimaging markers of Alzheimer's disease in nondemented older individuals: an MRI and 18F Florbetapir PET study in the MEMENTO cohort</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Locatelli</w:t>
+                <w:t xml:space="preserve">Scott A. Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
+                <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chupin</w:t>
+                <w:t xml:space="preserve">Manon Bellardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (5), pp.1114-1120. </w:t>
+              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (2), pp.214-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41386-021-01246-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dneu.22869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512885v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of chemical exchange saturation transfer (CEST) in neuroimaging</w:t>
               </w:r>
@@ -1370,441 +1370,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain tissue pulsatility mediates cognitive and electrophysiological changes in normal aging: Evidence from ultrasound tissue pulsatility imaging (TPI)</w:t>
+                <w:t xml:space="preserve">A cocktail of 165 Er( iii ) and Gd( iii ) complexes for quantitative detection of zinc using SPECT and MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+                <w:t xml:space="preserve">Isidro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Isingrini</w:t>
+                <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Fay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+                <w:t xml:space="preserve">Sara Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (55), pp.7597 - 7600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc03407a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957403v1</w:t>
+                <w:t xml:space="preserve">hal-01904447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI and luminescence detection of Zn{2+}with a lanthanide complex-zinc finger peptide conjugate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Isaac</w:t>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (53), pp.7350-7353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8cc04366c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cocktail of 165 Er( iii ) and Gd( iii ) complexes for quantitative detection of zinc using SPECT and MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain tissue pulsatility mediates cognitive and electrophysiological changes in normal aging: Evidence from ultrasound tissue pulsatility imaging (TPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidro da Silva</w:t>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Morfin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barantin</w:t>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.74-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8cc03407a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01904447v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo MR spectroscopy of human breast tissue: quantification of fatty acid composition at a clinical field strength (3 T)</w:t>
               </w:r>
@@ -2791,64 +2791,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bellardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2903,77 +2903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPECT / MRI quantitative detection of zinc using a cocktail of 165Er(III) and Gd(III) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3022,182 +3022,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI contrast agents for quantitative zinc detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. da Silva</w:t>
+                <w:t xml:space="preserve">Is mri suitable to study the central effect of gonadal steroids during the oestrus cycle in ewes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina El Mamoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Agents d’Imagerie Moléculaire (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">9. International Congress of Neuroendocrinology. ICN2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada. , 2018, The 9th International Congress of Neuroendocrinology. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296044v1</w:t>
+                <w:t xml:space="preserve">hal-02737520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI contrast agents for quantitative zinc detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malikidogo K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3242,165 +3225,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Chimie de Coodination de la société chimique de France (JCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is mri suitable to study the central effect of gonadal steroids during the oestrus cycle in ewes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kahina El Mamoune</w:t>
+                <w:t xml:space="preserve">MRI contrast agents for quantitative zinc detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malikidogo K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Congress of Neuroendocrinology. ICN2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada. , 2018, The 9th International Congress of Neuroendocrinology. Abstract book</w:t>
+              <w:t xml:space="preserve">GDR Agents d’Imagerie Moléculaire (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737520v1</w:t>
+                <w:t xml:space="preserve">hal-03296044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards quantitative zinc responsive contrast agents</w:t>
               </w:r>
@@ -3918,77 +3918,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bellardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4787,51 +4787,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="454BC0A6"/>
+    <w:nsid w:val="813DC147"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5018,51 +5018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-barantin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219353160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HKF-3082-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joao Santiago-Ribeiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Louchart de la Chapelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2025.04.214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Corina Oprea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gissot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Siragusa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-025-00985-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Smirnov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lima Maldonado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17179/excli2023-6601" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khamaysa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lackmy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preuilh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11727-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armand Dujardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brizard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02217-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Locatelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-01246-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina El Mamoune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2021.101944" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03324508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Favrais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Tosello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.10.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.02.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCFV16X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04366c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03407a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ouldamer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Saint-Hilaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-015-0506-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Serres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.09.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5L057C9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Landr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quid&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.100167" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2010.01.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4SG5P43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lourdais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095283690400603X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1H1H754L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02375446v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Franconi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lehmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(02)00593-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWL83NWK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. da Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo K." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283250v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Morfin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453362v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caill&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01184929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788990v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lapouge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01119512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-barantin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219353160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HKF-3082-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joao Santiago-Ribeiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Louchart de la Chapelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2025.04.214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Corina Oprea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gissot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Siragusa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-025-00985-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Smirnov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lima Maldonado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17179/excli2023-6601" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armand Dujardin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brizard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02217-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khamaysa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lackmy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preuilh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11727-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Locatelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-01246-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina El Mamoune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2021.101944" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03324508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Favrais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Tosello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.10.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03407a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04366c" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957403v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.02.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCFV16X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ouldamer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Saint-Hilaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-015-0506-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Serres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.09.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5L057C9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Landr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quid&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.100167" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2010.01.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4SG5P43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lourdais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095283690400603X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1H1H754L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02375446v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Franconi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lehmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(02)00593-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWL83NWK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. da Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo K." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Morfin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453362v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caill&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01184929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788990v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lapouge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01119512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>