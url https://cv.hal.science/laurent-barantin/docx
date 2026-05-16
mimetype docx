--- v2 (2026-04-24)
+++ v3 (2026-05-16)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">219353160</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">AGZz7R4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/HKF-3082-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -173,2588 +194,2588 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective Symptoms and Amyloid Plaques: Antidepressant Response and Clinical Outcome Associated With Brain Amyloid Load in a 2-Year Cohort of Nondemented Older Adults With Depression—The ASAP Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Neural correlates of communication modes in medical students using fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Corina Oprea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Louchart de la Chapelle</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Geriatric Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jagp.2025.04.214⟩</w:t>
+              <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11682-025-00985-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392996v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of communication modes in medical students using fMRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raluca Corina Oprea</w:t>
+                <w:t xml:space="preserve">Affective Symptoms and Amyloid Plaques: Antidepressant Response and Clinical Outcome Associated With Brain Amyloid Load in a 2-Year Cohort of Nondemented Older Adults With Depression—The ASAP Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+                <w:t xml:space="preserve">Maria-Joao Santiago-Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gissot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Desmidt</w:t>
+                <w:t xml:space="preserve">Gabriel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Siragusa</w:t>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Louchart de la Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11682-025-00985-z⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (9), pp.962-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jagp.2025.04.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967840v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraffin embedding of the whole human cerebral hemisphere to assess arterial distribution territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykyta Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lima Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXCLI Journal : Experimental and Clinical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23, pp.612-623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17179/excli2023-6601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in cerebral connectivity and brain tissue pulsations with the antidepressant response to an equimolar mixture of oxygen and nitrous oxide: an MRI and ultrasound study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of spinal magnetic resonance imaging and classical clinical factors in predicting motor capacity in amyotrophic lateral sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Brizard</w:t>
+                <w:t xml:space="preserve">M. Khamaysa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Remeniéras</w:t>
+                <w:t xml:space="preserve">M. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pélégrini-Issac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lackmy-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Preuilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-023-02217-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-023-11727-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196063v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of spinal magnetic resonance imaging and classical clinical factors in predicting motor capacity in amyotrophic lateral sclerosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Pélégrini-Issac</w:t>
+                <w:t xml:space="preserve">Changes in cerebral connectivity and brain tissue pulsations with the antidepressant response to an equimolar mixture of oxygen and nitrous oxide: an MRI and ultrasound study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lackmy-Vallée</w:t>
+                <w:t xml:space="preserve">Paul-Armand Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Preuilh</w:t>
+                <w:t xml:space="preserve">Bruno Brizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remeniéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-023-11727-w⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (9), pp.3900-3908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-023-02217-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086636v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzodiazepine use and neuroimaging markers of Alzheimer's disease in nondemented older individuals: an MRI and 18F Florbetapir PET study in the MEMENTO cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
+                <w:t xml:space="preserve">Scott A. Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Locatelli</w:t>
+                <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Chupin</w:t>
+                <w:t xml:space="preserve">Manon Bellardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41386-021-01246-5⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (2), pp.214-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dneu.22869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512885v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benzodiazepine use and neuroimaging markers of Alzheimer's disease in nondemented older individuals: an MRI and 18F Florbetapir PET study in the MEMENTO cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott A. Love</w:t>
+                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
+                <w:t xml:space="preserve">Maxime Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bellardie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barantin</w:t>
+                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dneu.22869⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (5), pp.1114-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-021-01246-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830179v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of chemical exchange saturation transfer (CEST) in neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina El Mamoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 114, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2021.101944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated brain MRI metrics in the EPIRMEX cohort of preterm newborns: Correlation with the neurodevelopmental outcome at 2 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Favrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 102 (4), pp.225-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diii.2020.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cocktail of 165 Er( iii ) and Gd( iii ) complexes for quantitative detection of zinc using SPECT and MRI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain tissue pulsatility mediates cognitive and electrophysiological changes in normal aging: Evidence from ultrasound tissue pulsatility imaging (TPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidro da Silva</w:t>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Morfin</w:t>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Lacerda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barantin</w:t>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cc03407a⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.74-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904447v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI and luminescence detection of Zn{2+}with a lanthanide complex-zinc finger peptide conjugate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (53), pp.7350-7353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8cc04366c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain tissue pulsatility mediates cognitive and electrophysiological changes in normal aging: Evidence from ultrasound tissue pulsatility imaging (TPI)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cocktail of 165 Er( iii ) and Gd( iii ) complexes for quantitative detection of zinc using SPECT and MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Fay</w:t>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+                <w:t xml:space="preserve">Isidro da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (55), pp.7597 - 7600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc03407a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01957403v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo MR spectroscopy of human breast tissue: quantification of fatty acid composition at a clinical field strength (3 T)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Coum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Ouldamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Saint-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (1), pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10334-015-0506-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo MR spectroscopy of human breast tissue: quantification of fatty acid composition at a clinical field strength (3 T)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Coum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Ouldamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Saint-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (1), pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10334-015-0506-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIBRASCAN: A novel method for 3D white matter tract reconstruction in MR space from cadaveric dissection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 103, pp.106-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working memory processing of traumatic material in women with posttraumatic stress disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (2), pp.87-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1503/jpn.100167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserved subcortical volumes and cortical thickness in women with sexual abuse-related PTSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 183 (3), pp.181-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2010.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to assess musculature and performance in a constricting snake? A case study in the Colombian rainbow boa (Epicrates cenchria maurus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 265, pp.43-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S095283690400603X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative MR renography using a calibrated internal signal (ERETIC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20 (8), pp.587-592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0730-725X(02)00593-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2764,1137 +2785,1137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bellardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS Forum 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.6263-6263, 2022, Welcome to FENS forum 2022. E-book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPECT / MRI quantitative detection of zinc using a cocktail of 165Er(III) and Gd(III) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Molecular Imaging Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is mri suitable to study the central effect of gonadal steroids during the oestrus cycle in ewes ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">MRI contrast agents for quantitative zinc detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malikidogo K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Congress of Neuroendocrinology. ICN2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada. , 2018, The 9th International Congress of Neuroendocrinology. Abstract book</w:t>
+              <w:t xml:space="preserve">Journée de Chimie de Coodination de la société chimique de France (JCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737520v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI contrast agents for quantitative zinc detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malikidogo K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Morfin</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lacerda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Chimie de Coodination de la société chimique de France (JCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">GDR Agents d’Imagerie Moléculaire (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283250v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI contrast agents for quantitative zinc detection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Is mri suitable to study the central effect of gonadal steroids during the oestrus cycle in ewes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina El Mamoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Agents d’Imagerie Moléculaire (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">9. International Congress of Neuroendocrinology. ICN2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada. , 2018, The 9th International Congress of Neuroendocrinology. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296044v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards quantitative zinc responsive contrast agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FrenchBIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early rearing experience on brain development in sheep infant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Federation of European Neurosciences Societies (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Copenhagen, Denmark. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of sample preparation for MRI of formaldehyde-fixed brains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Meeting of ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toronto, Canada. pp.2283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01184929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'atlas de cerveau de brebis 3D par imagerie par résonance magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3904,151 +3925,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bellardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4058,668 +4079,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lapouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR Tours-Poitiers - Neuroimagerie fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation neuroendocrinienne évaluée par analyse de texture d'IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Cascimodot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tours, France. pp.1-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'expérience précoce sur le développement cérébral de l'agneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early rearing experience on brain development in sheep infant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New animal models to understand the brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of sample preparation for MRI of formaldehyde-fixed brains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Meeting of ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Magnetic Resonance in Medicine, May 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01119512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4787,51 +4808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="813DC147"/>
+    <w:nsid w:val="7D66F915"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5018,51 +5039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-barantin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219353160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HKF-3082-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joao Santiago-Ribeiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Louchart de la Chapelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2025.04.214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Corina Oprea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gissot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Siragusa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-025-00985-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Smirnov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lima Maldonado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17179/excli2023-6601" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armand Dujardin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brizard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02217-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khamaysa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lackmy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preuilh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11727-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Locatelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-01246-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina El Mamoune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2021.101944" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03324508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Favrais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Tosello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.10.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03407a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04366c" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957403v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.02.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCFV16X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ouldamer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Saint-Hilaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-015-0506-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Serres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.09.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5L057C9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Landr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quid&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.100167" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2010.01.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4SG5P43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lourdais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095283690400603X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1H1H754L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02375446v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Franconi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lehmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(02)00593-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWL83NWK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. da Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo K." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Morfin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453362v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caill&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01184929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788990v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lapouge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01119512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-barantin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219353160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=AGZz7R4AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HKF-3082-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967840v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Corina Oprea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gissot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Siragusa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-025-00985-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joao Santiago-Ribeiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Louchart de la Chapelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2025.04.214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Smirnov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lima Maldonado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17179/excli2023-6601" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khamaysa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lackmy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preuilh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11727-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armand Dujardin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brizard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02217-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Locatelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-01246-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina El Mamoune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2021.101944" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03324508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Favrais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Tosello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.10.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.02.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCFV16X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871226v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04366c" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03407a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ouldamer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Saint-Hilaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-015-0506-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Serres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.09.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5L057C9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Landr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quid&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.100167" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2010.01.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4SG5P43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lourdais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095283690400603X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1H1H754L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02375446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Franconi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lehmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(02)00593-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWL83NWK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752650v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. da Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo K." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Morfin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737520v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caill&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01184929v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmitt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788990v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lapouge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789196v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854601v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01119512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>