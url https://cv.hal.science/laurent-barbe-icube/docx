--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -16,6722 +16,6987 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Laurent Barbé </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingénieur de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation of silicone liquid deposition modeling by extrusion: Introduction and evaluation of laser profilometry and associated indicators for supervision</w:t>
+                <w:t xml:space="preserve">An active nozzle with variable shape: Introduction and exploration of impact for silicone DIW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Mosser</w:t>
+                <w:t xml:space="preserve">Thomas Simoncelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benoît Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geiskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lennart Rubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 105, pp.104779. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104779⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 121, pp.105169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2026.105169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061177v1</w:t>
+                <w:t xml:space="preserve">hal-05567859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automatic Design of Soft Pneumatic Actuators: Inner Structure Design Using CNN Model and Bézier Curve-Based Genetic Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Instrumentation of silicone liquid deposition modeling by extrusion: Introduction and evaluation of laser profilometry and associated indicators for supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Rubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105, pp.104779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3309135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04204220v1</w:t>
+                <w:t xml:space="preserve">hal-05061177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot-Assisted Bone Cement Injection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Automatic Design of Soft Pneumatic Actuators: Inner Structure Design Using CNN Model and Bézier Curve-Based Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Rubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Neumann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2021.3088347⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (10), pp.6603-6610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3309135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402930v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Experimental Characterization of Hydraulically Actuated Revolute Joint Based on Multimaterial Additive Manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robot-Assisted Bone Cement Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pfeil</w:t>
+                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Siegfarth</w:t>
+                <w:t xml:space="preserve">Julien Garnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Philipp Pusch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Geiskopf</w:t>
+                <w:t xml:space="preserve">Guillaume Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4052905⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (1), pp.138-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2021.3088347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511499v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverted Honeycomb Cell as a Reinforcement Structure for Building Soft Pneumatic Linear Actuators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Experimental Characterization of Hydraulically Actuated Revolute Joint Based on Multimaterial Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pfeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Siegfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Schmitt</w:t>
+                <w:t xml:space="preserve">Tim Philipp Pusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Piccin</w:t>
+                <w:t xml:space="preserve">Laurent Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Renaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Geiskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4048834⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, MD-21-1465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4052905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257184v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workflow-Based Design and Evaluation of a Device for CBCT-Guided Biopsy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Geiskopf</w:t>
+                <w:t xml:space="preserve">Inverted Honeycomb Cell as a Reinforcement Structure for Building Soft Pneumatic Linear Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Luigi Cazzato</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4050660⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4048834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228228v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotically Assisted CBCT-Guided Needle Insertions: Preliminary Results in a Phantom Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Workflow-Based Design and Evaluation of a Device for CBCT-Guided Biopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pfeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geiskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Luigi Cazzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (2), pp.283-288. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00270-018-2088-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4050660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126173v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Robots Manufacturing : a Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Piccin</w:t>
+                <w:t xml:space="preserve">Robotically Assisted CBCT-Guided Needle Insertions: Preliminary Results in a Phantom Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pfeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Luigi Cazzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanie Betsy Chiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frobt.2018.00084⟩</w:t>
+              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.283-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00270-018-2088-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008794v1</w:t>
+                <w:t xml:space="preserve">hal-02126173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone cement modeling for percutaneous vertebroplasty</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Bara Iuliana</w:t>
+                <w:t xml:space="preserve">Soft Robots Manufacturing : a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 107 (5), pp.1504-1515. </w:t>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.b.34242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2018.00084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599730v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of cable-driven manipulators in the presence of friction</w:t>
+                <w:t xml:space="preserve">Bone cement modeling for percutaneous vertebroplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salih Abdelaziz</w:t>
+                <w:t xml:space="preserve">Nicole Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Bara Iuliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 107, pp.139-147. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107 (5), pp.1504-1515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2016.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.b.34242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01878600v1</w:t>
+                <w:t xml:space="preserve">hal-04599730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Modeling of a Polymer Force Sensor</w:t>
+                <w:t xml:space="preserve">Control of cable-driven manipulators in the presence of friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitish Kumar</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Salih Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2015.2448662⟩</w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107, pp.139-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2016.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320641v1</w:t>
+                <w:t xml:space="preserve">lirmm-01878600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventional MR Elastography for MRI-Guided Percutaneous Procedures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Modeling of a Polymer Force Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Vappou</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Nitish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.25694⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (1), pp.555-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2015.2448662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375273v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Magnetic Resonance Imaging-Compatible Cable-Driven Manipulator With New Instrumentation and Synthesis Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salih Abdelaziz</w:t>
+                <w:t xml:space="preserve">Interventional MR Elastography for MRI-Guided Percutaneous Procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Esteveny</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bayle</w:t>
+                <w:t xml:space="preserve">Elodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Boehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4027783⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75 (3), pp.1110-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.25694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01349877v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Design of a Magnetic Resonance Imaging-Compatible Cable-Driven Manipulator With New Instrumentation and Synthesis Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salih Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Esteveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (9), pp.091006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4027783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01349877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Design considerations for a novel MRI compatible manipulator for prostate cryoablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salih Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Esteveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, pp.811-819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11548-011-0558-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'un système de positionnement pour la robotisation des traitements HIFU guidés par IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Portha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Cabras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-magnetic dual-mode linear pneumatic actuator: initial design and assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Portha</w:t>
+                <w:t xml:space="preserve">Towards online monitoring of ultrashort pulse laser surface texturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Procédés Laser pour l’Industri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLP, Sep 2025, Strasbourg (67), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820004v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROS2 for soft materials additive manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Mosser</w:t>
+                <w:t xml:space="preserve">A non-magnetic dual-mode linear pneumatic actuator: initial design and assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Portha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geiskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROSConFr, Bordeaux, France, juin 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Yokohama, France. pp.7107-7113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA57147.2024.10611707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360711v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using deep learning models to accelerate the design of soft robots with genetic algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">ROS2 for soft materials additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Rubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Upper-Rhine Artificial Intelligence Symposium, Mulhouse, France, septembre 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">ROSConFr, Bordeaux, France, juin 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360710v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotized Additive Manufacturing of Silicone for Skeleton-Reinforced Linear Soft Actuators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maciej Bednarczyk</w:t>
+                <w:t xml:space="preserve">Using deep learning models to accelerate the design of soft robots with genetic algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Geiskopf</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Rubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RoboSoft 2023 - 6th IEEE-RAS International Conference on Soft Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Upper-Rhine Artificial Intelligence Symposium, Mulhouse, France, septembre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087144v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-accelerated genetic algorithm with Bézier curve-based genotype for soft robot design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Mosser</w:t>
+                <w:t xml:space="preserve">Robotized Additive Manufacturing of Silicone for Skeleton-Reinforced Linear Soft Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Bednarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Renaud</w:t>
+                <w:t xml:space="preserve">François Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des jeunes chercheurs en robotique 2022, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">RoboSoft 2023 - 6th IEEE-RAS International Conference on Soft Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525857v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate Mode Bilateral Teleoperation Based on Passivity Tanks and Variable Admittance Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bayle</w:t>
+                <w:t xml:space="preserve">AI-accelerated genetic algorithm with Bézier curve-based genotype for soft robot design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Rubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée des jeunes chercheurs en robotique 2022, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433796v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning Framework for Robot-assisted Blood-Brain Barrier Opening with Focused Ultrasound</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rate Mode Bilateral Teleoperation Based on Passivity Tanks and Variable Admittance Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlélie Saudrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 42nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC) in conjunction with the 43rd Annual Conference of the Canadian Medical and Biological Engineering Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9175849⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Xi'an, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090170v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulically-actuated compliant revolute joint for medical robotic systems based on multimaterial additive manufacturing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tim Philipp Pusch</w:t>
+                <w:t xml:space="preserve">Planning Framework for Robot-assisted Blood-Brain Barrier Opening with Focused Ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Larrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Agou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 42nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC) in conjunction with the 43rd Annual Conference of the Canadian Medical and Biological Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.5033-5036, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9175849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369392v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Origami-Inspired Flexible Pneumatic Actuator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydraulically-actuated compliant revolute joint for medical robotic systems based on multimaterial additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pfeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Siegfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Geiskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Schmitt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Piccin</w:t>
+                <w:t xml:space="preserve">Tim Philipp Pusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS), Madrid, Spain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247039v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Comanipulation with Active Force Feedback to Undistort Stiffness Perception in Laparoscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">An Origami-Inspired Flexible Pneumatic Actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jimmy da Silva</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8793662⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS), Madrid, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.436-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8593423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343485v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Soft/Rigid Robots for medical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Using Comanipulation with Active Force Feedback to Undistort Stiffness Perception in Laparoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Piccin</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josue Sulub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Avellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum and Soft Robotics for Medical Interventions Workshop - IROS 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8793662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679517v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force feedback compensation of the stiffness perception in collaborative robotic laparoscopic surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Hybrid Soft/Rigid Robots for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piccin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Labex CAMI 2018, 8-9 novembre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, brest, France</w:t>
+              <w:t xml:space="preserve">Continuum and Soft Robotics for Medical Interventions Workshop - IROS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700771v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations And Experiments For The Definition Of A New Robotic Device Dedicated To CT, CBCT And MRI-Guided Percutaneous Procedures.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pfeil</w:t>
+                <w:t xml:space="preserve">Force feedback compensation of the stiffness perception in collaborative robotic laparoscopic surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference with proceedings Observations and experiments for the definition of a new robotic device dedicated to CT, CBCT and MRI-guided percutaneous procedures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Labex CAMI 2018, 8-9 novembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369393v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN ULTRASOUND PROBE INDENTER FOR THE NON-LINEAR MECHANICAL CHARACTERIZATION OF SOFT TISSUES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Wach</w:t>
+                <w:t xml:space="preserve">Observations And Experiments For The Definition Of A New Robotic Device Dedicated To CT, CBCT And MRI-Guided Percutaneous Procedures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pfeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Luigi Cazzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Gangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Tissue Elasticity Conference (ITEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference with proceedings Observations and experiments for the definition of a new robotic device dedicated to CT, CBCT and MRI-guided percutaneous procedures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040331v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D-PRINTED NEEDLE DRIVER BASED ON AUXETIC STRUCTURE AND INCHWORM KINEMATICS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Geiskopf</w:t>
+                <w:t xml:space="preserve">AN ULTRASOUND PROBE INDENTER FOR THE NON-LINEAR MECHANICAL CHARACTERIZATION OF SOFT TISSUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeethan Arulrajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Tissue Elasticity Conference (ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369394v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical assessment of a new robotic device applied to minimize operators’ X-ray exposure during needle insertion under CBCT-guidance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A 3D-PRINTED NEEDLE DRIVER BASED ON AUXETIC STRUCTURE AND INCHWORM KINEMATICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pfeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Renaud</w:t>
+                <w:t xml:space="preserve">François Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular and Interventional Radiology Society of Europe (CIRSE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2018-85371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473315v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multimodal 3D printed robotic assistant for interventional radiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Preclinical assessment of a new robotic device applied to minimize operators’ X-ray exposure during needle insertion under CBCT-guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pfeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Luigi Cazzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbé</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgetica 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Cardiovascular and Interventional Radiology Society of Europe (CIRSE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal. pp.S226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832624v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot-Assisted Bone Cement Injection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Schmitt</w:t>
+                <w:t xml:space="preserve">A new multimodal 3D printed robotic assistant for interventional radiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pfeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Boehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgetica 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832556v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft tissue characterization at large deformation using ultrasonic imaging and finite element modeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Robot-Assisted Bone Cement Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel George</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgetica</w:t>
+              <w:t xml:space="preserve">Surgetica 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040347v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo monitoring of percutaneous thermal ablation by simultaneous MR Elastography and Thermometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbé</w:t>
+                <w:t xml:space="preserve">Soft tissue characterization at large deformation using ultrasonic imaging and finite element modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Kugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeethan Arulrajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Kugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th annual meeting of the International Society for Magnetic Resonance in Medicine (ISMRM), 07-13 May 2016, Singapour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Surgetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330320v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and control of a thermal device for bone cement injection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Schmitt</w:t>
+                <w:t xml:space="preserve">In vivo monitoring of percutaneous thermal ablation by simultaneous MR Elastography and Thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Prabhakar Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 6th IEEE International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th annual meeting of the International Society for Magnetic Resonance in Medicine (ISMRM), 07-13 May 2016, Singapour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828706v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotically assisted injection of orthopedic cement: System design, control and modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Bara</w:t>
+                <w:t xml:space="preserve">Design and characterization of a novel needle insertion tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Schmitt</w:t>
+                <w:t xml:space="preserve">Jérôme Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.2127-2132, </w:t>
+              <w:t xml:space="preserve">2016 6th IEEE International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Singapore, Singapore. pp.266-271, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2016.7810606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831243v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'injection de ciment orthopédique pou la vertébroplastie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Design and control of a thermal device for bone cement injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.I. Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème journée scientifique de la FMTS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 6th IEEE International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Singapore, Singapore. pp.508-513, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396123v1</w:t>
+                <w:t xml:space="preserve">hal-04828706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of a novel needle insertion tool</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l'injection de ciment orthopédique pou la vertébroplastie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Bara Iuliana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 6th IEEE International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4ème journée scientifique de la FMTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523636⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04828690v1</w:t>
+                <w:t xml:space="preserve">hal-05396123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventional Magnetic Resonance Elastography for MRI-guided percutaneous procedures</w:t>
+                <w:t xml:space="preserve">Robotically assisted injection of orthopedic cement: System design, control and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Corbin</w:t>
+                <w:t xml:space="preserve">N. Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vappou</w:t>
+                <w:t xml:space="preserve">R. Aleluia Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">É. Breton</w:t>
+                <w:t xml:space="preserve">L. Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Boehler</w:t>
+                <w:t xml:space="preserve">G. Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Barbé</w:t>
+                <w:t xml:space="preserve">F. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.2127-2132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2016.7810606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467730v1</w:t>
+                <w:t xml:space="preserve">hal-04831243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, development and preliminary assessment of a force sensor for robotized medical applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interventional Magnetic Resonance Elastography for MRI-guided percutaneous procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Boehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04828722v1</w:t>
+                <w:t xml:space="preserve">hal-05467730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Real-Time Magnetic Resonance Elastography (MRE) for MR-guided percutaneous procedures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design, development and preliminary assessment of a force sensor for robotized medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Scientifiques de la Fédération de Médecine Translationnelle de Strasbourg (FMTS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besacon, France. pp.1368-1374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404341v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-in-one interventional MR elastography (MRE) system dedicated to MR-guided percutaneous procedures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Interactive Real-Time Magnetic Resonance Elastography (MRE) for MR-guided percutaneous procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Boehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting ISMRM - ESMRMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
+              <w:t xml:space="preserve">2èmes Journées Scientifiques de la Fédération de Médecine Translationnelle de Strasbourg (FMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403713v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel actuation technology for safe physical human-robot interactions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">All-in-one interventional MR elastography (MRE) system dedicated to MR-guided percutaneous procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM - ESMRMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403716v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Elastography (MRE) for real-time guidance of minimally-invasive percutaneous procedures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">A novel actuation technology for safe physical human-robot interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Esteveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées du Campus d'Illkirch 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404357v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisting MRI-guided percutaneous procedures with elastography: development of an interventional MR-Elastography protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Magnetic Resonance Elastography (MRE) for real-time guidance of minimally-invasive percutaneous procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth Internation Tissue Elasticity Conference (ITEC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lingfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Les Journées du Campus d'Illkirch 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395094v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new indirect actuation principle for safe physical human-robot interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assisting MRI-guided percutaneous procedures with elastography: development of an interventional MR-Elastography protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Boehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Esteveny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Twelfth Internation Tissue Elasticity Conference (ITEC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lingfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395136v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvel actionnement pour des interactions homme-robot plus sûres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new indirect actuation principle for safe physical human-robot interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Esteveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Esteveny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394893v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliant grasping device for robotized medical applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bayle</w:t>
+                <w:t xml:space="preserve">Nouvel actionnement pour des interactions homme-robot plus sûres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Esteveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442416v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a MR-compatible cable-driven manipulator: Design and technological issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Esteveny</w:t>
+                <w:t xml:space="preserve">Compliant grasping device for robotized medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828762v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robotized needle insertion device for percutaneous procedures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of a MR-compatible cable-driven manipulator: Design and technological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salih Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Esteveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 ASME International Design Engineering Technical Conferences and Computers and Information in Engineering Conference : September 24-28, 2005, Long Beach, California, USA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/DETC2005-84577⟩</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, St Paul, France. pp.1488-1494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6225302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012583v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Robust Model Estimation and Haptic Clues Detection during In Vivo Needle Insertions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robotized needle insertion device for percutaneous procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First IEEE/RAS-EMBS International Conference on Biomedical Robotics and Biomechatronics, 2006. BioRob 2006.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2006.1639110⟩</w:t>
+              <w:t xml:space="preserve">2005 ASME International Design Engineering Technical Conferences and Computers and Information in Engineering Conference : September 24-28, 2005, Long Beach, California, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Long Beach, France. pp.433-440, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2005-84577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881936v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Online Robust Model Estimation and Haptic Clues Detection during In Vivo Needle Insertions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Gangi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The First IEEE/RAS-EMBS International Conference on Biomedical Robotics and Biomechatronics, 2006. BioRob 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Pise, Italy. pp.341-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2006.1639110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In Vivo Study of Forces During Needle Insertions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Workshop On Medical Robotics, Navigation And Visualization : RheinAhrCampus Remagen, Germany, 11-12 March 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Remagen, Germany. pp.415-422, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789812702678_0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6741,383 +7006,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, manufacturing and control of a non-magnetic pneumatic linear stepper actuator with inchworm kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Portha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Cabras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMM-Fb. 110: ACTUATOR 2024 International Conference and Exhibition on New Actuator Systems and Applications GMM Conference, June 13 – 14, 2024 in Wiesbaden</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Wiesbaden, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic Trajectories For Blood-Brain Barrier Opening With Focused Ultrasound On Large Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Therapeutic Ultrasounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Barcelona, Spain. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception and restitution of tissues’ stiffness in minimally invasive medical and surgical procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piccin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Labex CAMI 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7127,262 +7392,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable stiffness mechanism in robotized interventional radiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Esteveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Esteveny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Wenger, Christine Chevallereau, Doina Pisla, Hannes Bleuler, Aleksandar Rodić. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Medical and Service Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, Springer, pp.45-58, 2016, Mechanisms and Machine Science, 978-3-319-30674-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-30674-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot interaction control in medicine and surgery. Open problems and recent results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joinié-Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Garbey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Surgery and Dual Training</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Surgery and Dual Training. Computing, Robotics and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer; Springer New York, pp.169--191, 2014, 978-1-4614-8648-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-8648-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7392,379 +7666,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nozzle for 3D printing, a system to control said nozzle and a 3D printing device comprising said system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Rubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Renaud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP22306670. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif pneumatique de maintien et de déplacement d’un objet allongé et système médical intégrant un tel dispositif [= Pneumatische Vorrichtung zum Halten und Bewegen eines länglichen Objekts und Medizinisches System mit solch einer Vorrichtung] [= Pneumatic Device for Holding and Moving an Elongate Object, and Medical System Incorporating such a Device]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nierenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 3 380 180 B1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for grasping an elongated body such a needle, and robotized device comprising the same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piccin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitish Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2014/02403. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7774,156 +8048,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datasets and models for monitoring ultra-short pulse laser texturing using spectro-temporal data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/D2NV6Z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7933,114 +8207,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téléopération avec retour d'efforts pour les interventions percutanées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Louis Pasteur - Strasbourg I, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00273534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId180"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8187,51 +8461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mosser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104779" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204220v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3309135" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Neumann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meylheuc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3088347" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511499v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pfeil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Siegfarth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Philipp Pusch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geiskopf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052905" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piccin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048834" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Luigi Cazzato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050660" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Marini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanie Betsy Chiang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-018-2088-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00084" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lepoutre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bara Iuliana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34242" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01878600v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Abdelaziz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.09.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitish Kumar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2448662" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boehler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25694" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349877v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Esteveny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027783" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-011-0558-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D9C8TKHP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Portha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cabras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611707" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Bednarczyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525857v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;lie Saudrais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561813" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Agou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175849" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369392v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Geiskopf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593423" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343485v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Sulub" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy da Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8793662" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700771v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Gangi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512682" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeethan Arulrajah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369394v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85371" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832556v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kugler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330320v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Prabhakar Rao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Bara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523677" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepoutre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aleluia Porto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meylheuc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmitt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810606" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396123v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sieffert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523636" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corbin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vappou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Breton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Boehler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barb&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878273" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404341v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403716v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Esteveny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404357v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395094v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395136v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442416v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828762v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225302" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012583v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2005-84577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2006.1639110" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812702678_0056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822026v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Portha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245649v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700772v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404434v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joinie-Maurin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gangloff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mathelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nierenberger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05313201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mermet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Romano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/D2NV6Z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00273534v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05567859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simoncelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geiskopf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2026.105169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mosser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104779" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3309135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Neumann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meylheuc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3088347" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pfeil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Siegfarth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Philipp Pusch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052905" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piccin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048834" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Luigi Cazzato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050660" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Marini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanie Betsy Chiang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-018-2088-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00084" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lepoutre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bara Iuliana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34242" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01878600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Abdelaziz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.09.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitish Kumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2448662" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Breton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boehler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25694" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349877v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Esteveny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027783" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-011-0558-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D9C8TKHP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312975v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Portha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cabras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Romano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Engel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mermet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611707" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Bednarczyk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;lie Saudrais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561813" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Agou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175849" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Geiskopf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247039v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593423" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Sulub" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy da Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8793662" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700771v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369393v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Gangi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512682" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040331v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeethan Arulrajah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85371" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473315v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832624v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kugler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330320v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Prabhakar Rao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sieffert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523636" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828706v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Bara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523677" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396123v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepoutre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aleluia Porto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meylheuc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmitt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810606" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467730v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corbin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vappou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Breton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Boehler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barb&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878273" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403713v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403716v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Esteveny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404357v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395094v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395136v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394893v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442416v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225302" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2005-84577" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2006.1639110" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012586v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zanne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812702678_0056" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Portha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245649v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joini&#233;-Maurin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gangloff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mathelin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8648-0_11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977036v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nierenberger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05313201v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/D2NV6Z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00273534v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>