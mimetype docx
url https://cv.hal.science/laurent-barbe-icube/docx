--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -2293,55 +2293,55 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procédés Laser pour l’Industri</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLP, Sep 2025, Strasbourg (67), France</w:t>
+              <w:t xml:space="preserve">PLI - Procédés Laser pour l’Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLP, Sep 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3636,282 +3636,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force feedback compensation of the stiffness perception in collaborative robotic laparoscopic surgery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Piccin</w:t>
+                <w:t xml:space="preserve">Observations And Experiments For The Definition Of A New Robotic Device Dedicated To CT, CBCT And MRI-Guided Percutaneous Procedures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pfeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Luigi Cazzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Afshin Gangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Labex CAMI 2018, 8-9 novembre 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference with proceedings Observations and experiments for the definition of a new robotic device dedicated to CT, CBCT and MRI-guided percutaneous procedures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700771v1</w:t>
+                <w:t xml:space="preserve">hal-02369393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations And Experiments For The Definition Of A New Robotic Device Dedicated To CT, CBCT And MRI-Guided Percutaneous Procedures.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pfeil</w:t>
+                <w:t xml:space="preserve">Force feedback compensation of the stiffness perception in collaborative robotic laparoscopic surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference with proceedings Observations and experiments for the definition of a new robotic device dedicated to CT, CBCT and MRI-guided percutaneous procedures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Labex CAMI 2018, 8-9 novembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369393v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN ULTRASOUND PROBE INDENTER FOR THE NON-LINEAR MECHANICAL CHARACTERIZATION OF SOFT TISSUES</w:t>
               </w:r>
@@ -4016,329 +4016,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D-PRINTED NEEDLE DRIVER BASED ON AUXETIC STRUCTURE AND INCHWORM KINEMATICS</w:t>
+                <w:t xml:space="preserve">Preclinical assessment of a new robotic device applied to minimize operators’ X-ray exposure during needle insertion under CBCT-guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pfeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbe</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Luigi Cazzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Geiskopf</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cardiovascular and Interventional Radiology Society of Europe (CIRSE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal. pp.S226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369394v1</w:t>
+                <w:t xml:space="preserve">hal-05473315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical assessment of a new robotic device applied to minimize operators’ X-ray exposure during needle insertion under CBCT-guidance</w:t>
+                <w:t xml:space="preserve">A 3D-PRINTED NEEDLE DRIVER BASED ON AUXETIC STRUCTURE AND INCHWORM KINEMATICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pfeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbé</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Renaud</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular and Interventional Radiology Society of Europe (CIRSE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2018-85371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473315v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new multimodal 3D printed robotic assistant for interventional radiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pfeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4650,679 +4650,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo monitoring of percutaneous thermal ablation by simultaneous MR Elastography and Thermometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+                <w:t xml:space="preserve">Design and characterization of a novel needle insertion tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pramod Prabhakar Rao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Wach</w:t>
+                <w:t xml:space="preserve">Jérôme Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th annual meeting of the International Society for Magnetic Resonance in Medicine (ISMRM), 07-13 May 2016, Singapour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 6th IEEE International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Singapore, Singapore. pp.266-271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330320v1</w:t>
+                <w:t xml:space="preserve">hal-04828690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of a novel needle insertion tool</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sieffert</w:t>
+                <w:t xml:space="preserve">Design and control of a thermal device for bone cement injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.I. Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 6th IEEE International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Singapore, Singapore. pp.266-271, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523636⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Singapore, Singapore. pp.508-513, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828690v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and control of a thermal device for bone cement injection</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'injection de ciment orthopédique pou la vertébroplastie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Bara Iuliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 6th IEEE International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4ème journée scientifique de la FMTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828706v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'injection de ciment orthopédique pou la vertébroplastie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbé</w:t>
+                <w:t xml:space="preserve">Robotically assisted injection of orthopedic cement: System design, control and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleluia Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème journée scientifique de la FMTS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.2127-2132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2016.7810606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396123v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotically assisted injection of orthopedic cement: System design, control and modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Schmitt</w:t>
+                <w:t xml:space="preserve">In vivo monitoring of percutaneous thermal ablation by simultaneous MR Elastography and Thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Prabhakar Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 European Control Conference (ECC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th annual meeting of the International Society for Magnetic Resonance in Medicine (ISMRM), 07-13 May 2016, Singapour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831243v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventional Magnetic Resonance Elastography for MRI-guided percutaneous procedures</w:t>
               </w:r>
@@ -5427,282 +5427,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, development and preliminary assessment of a force sensor for robotized medical applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactive Real-Time Magnetic Resonance Elastography (MRE) for MR-guided percutaneous procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Boehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2èmes Journées Scientifiques de la Fédération de Médecine Translationnelle de Strasbourg (FMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828722v1</w:t>
+                <w:t xml:space="preserve">hal-05404341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Real-Time Magnetic Resonance Elastography (MRE) for MR-guided percutaneous procedures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design, development and preliminary assessment of a force sensor for robotized medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Scientifiques de la Fédération de Médecine Translationnelle de Strasbourg (FMTS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besacon, France. pp.1368-1374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404341v1</w:t>
+                <w:t xml:space="preserve">hal-04828722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-in-one interventional MR elastography (MRE) system dedicated to MR-guided percutaneous procedures</w:t>
               </w:r>
@@ -5714,51 +5714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5960,51 +5960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées du Campus d'Illkirch 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
@@ -6085,51 +6085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth Internation Tissue Elasticity Conference (ITEC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lingfield, United Kingdom</w:t>
@@ -6247,243 +6247,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvel actionnement pour des interactions homme-robot plus sûres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Bayle</w:t>
+                <w:t xml:space="preserve">Compliant grasping device for robotized medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394893v1</w:t>
+                <w:t xml:space="preserve">hal-03442416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliant grasping device for robotized medical applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bayle</w:t>
+                <w:t xml:space="preserve">Nouvel actionnement pour des interactions homme-robot plus sûres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Esteveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442416v1</w:t>
+                <w:t xml:space="preserve">hal-05394893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a MR-compatible cable-driven manipulator: Design and technological issues</w:t>
               </w:r>
@@ -6776,51 +6776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Gangi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First IEEE/RAS-EMBS International Conference on Biomedical Robotics and Biomechatronics, 2006. BioRob 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Pise, Italy. pp.341-346, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7292,51 +7292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piccin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7837,51 +7837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nierenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8461,51 +8461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05567859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simoncelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geiskopf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2026.105169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mosser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104779" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3309135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Neumann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meylheuc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3088347" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pfeil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Siegfarth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Philipp Pusch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052905" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piccin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048834" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Luigi Cazzato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050660" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Marini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanie Betsy Chiang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-018-2088-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00084" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lepoutre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bara Iuliana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34242" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01878600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Abdelaziz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.09.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitish Kumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2448662" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Breton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boehler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25694" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349877v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Esteveny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027783" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-011-0558-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D9C8TKHP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312975v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Portha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cabras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Romano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Engel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mermet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611707" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Bednarczyk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;lie Saudrais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561813" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Agou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175849" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Geiskopf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247039v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593423" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Sulub" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy da Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8793662" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700771v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369393v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Gangi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512682" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040331v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeethan Arulrajah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85371" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473315v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832624v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kugler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330320v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Prabhakar Rao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sieffert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523636" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828706v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Bara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523677" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396123v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepoutre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aleluia Porto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meylheuc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmitt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810606" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467730v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corbin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vappou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Breton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Boehler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barb&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878273" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403713v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403716v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Esteveny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404357v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395094v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395136v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394893v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442416v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225302" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2005-84577" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2006.1639110" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012586v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zanne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812702678_0056" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Portha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245649v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joini&#233;-Maurin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gangloff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mathelin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8648-0_11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977036v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nierenberger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05313201v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/D2NV6Z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00273534v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05567859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simoncelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geiskopf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2026.105169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mosser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104779" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3309135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Neumann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meylheuc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3088347" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pfeil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Siegfarth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Philipp Pusch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052905" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piccin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048834" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Luigi Cazzato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050660" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Marini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanie Betsy Chiang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-018-2088-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00084" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lepoutre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bara Iuliana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34242" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01878600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Abdelaziz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.09.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitish Kumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2448662" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Breton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boehler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25694" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349877v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Esteveny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027783" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-011-0558-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D9C8TKHP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312975v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Portha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cabras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Romano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Engel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mermet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611707" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Bednarczyk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;lie Saudrais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561813" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Agou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175849" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Geiskopf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247039v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593423" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Sulub" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy da Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8793662" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Gangi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512682" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700771v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040331v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeethan Arulrajah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85371" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832624v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kugler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sieffert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523636" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828706v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Bara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523677" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepoutre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aleluia Porto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meylheuc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmitt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810606" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330320v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Prabhakar Rao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467730v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corbin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vappou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Breton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Boehler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barb&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404341v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878273" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403713v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403716v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Esteveny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404357v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395094v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395136v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225302" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2005-84577" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2006.1639110" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012586v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zanne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812702678_0056" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Portha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245649v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joini&#233;-Maurin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gangloff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mathelin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8648-0_11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977036v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nierenberger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05313201v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/D2NV6Z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00273534v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>