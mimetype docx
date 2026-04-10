--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -485,295 +485,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwaters in the Auvergne-Rhône-Alpes Region, France: Grouping Homogeneous Groundwater Bodies for Optimized Monitoring and Protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Multi-Parameter Mapping of Groundwater Quality in the Bourgogne-Franche-Comté Region (France) for Spatially Based Monitoring Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Bousouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Bouabdli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Ayach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Meryem Touzani</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ravung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w16060869⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (19), pp.8503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16198503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525842v1</w:t>
+                <w:t xml:space="preserve">hal-04761776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multi-Parameter Mapping of Groundwater Quality in the Bourgogne-Franche-Comté Region (France) for Spatially Based Monitoring Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Groundwaters in the Auvergne-Rhône-Alpes Region, France: Grouping Homogeneous Groundwater Bodies for Optimized Monitoring and Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ayach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Bousouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Valles</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (19), pp.8503. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su16198503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w16060869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761776v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soils surrounding saline-alkaline lakes of Nhecolândia, Pantanal, Brazil: Toposequences, mineralogy and chemistry</w:t>
               </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Touiouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Bouabdli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Chakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1025,606 +1025,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple, green and low-cost agarose-based binding layer for simultaneous determination of cations and anions in aquatic systems using DGT</w:t>
+                <w:t xml:space="preserve">Landslide hazard assessment in the heterogeneous geomorphological and environmental context of the rif region, morocco – A machine learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Eduardo Eismann</w:t>
+                <w:t xml:space="preserve">Maryem Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amauri Antonio Menegário</w:t>
+                <w:t xml:space="preserve">Tarik Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson Geraldo de Oliveira</w:t>
+                <w:t xml:space="preserve">Shiny Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Pellegrini Elias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Lucas Martins Viana</w:t>
+                <w:t xml:space="preserve">Ilias Kacimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ay00682d⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering &amp; Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.272 - 292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12912/27197050/172569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933345v1</w:t>
+                <w:t xml:space="preserve">hal-04396619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Formations Salinity Survey in an Estuarine Area of Northern Morocco, by Crossing Satellite Imagery, Discriminant Analysis, and Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssouf El Jarjini</w:t>
+                <w:t xml:space="preserve">Groundwater Bodies Subdivision in Corsica: A Critical Approach Based on Multivariate Water Quality Criteria Using Large Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ayach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Azize Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moad Morarech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Valles</w:t>
+                <w:t xml:space="preserve">Ismail Mohsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Touiouine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (2), pp.33. </w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (11), pp.213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/soilsystems7020033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/hydrology10110213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119965v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater Bodies Subdivision in Corsica: A Critical Approach Based on Multivariate Water Quality Criteria Using Large Database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meryem Ayach</w:t>
+                <w:t xml:space="preserve">Surface Formations Salinity Survey in an Estuarine Area of Northern Morocco, by Crossing Satellite Imagery, Discriminant Analysis, and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf El Jarjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul-Azize Barry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ismail Mohsine</w:t>
+                <w:t xml:space="preserve">Moad Morarech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Touiouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/hydrology10110213⟩</w:t>
+              <w:t xml:space="preserve">Soil Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/soilsystems7020033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396603v1</w:t>
+                <w:t xml:space="preserve">hal-04119965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide hazard assessment in the heterogeneous geomorphological and environmental context of the rif region, morocco – A machine learning approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple, green and low-cost agarose-based binding layer for simultaneous determination of cations and anions in aquatic systems using DGT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Eismann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryem Hamidi</w:t>
+                <w:t xml:space="preserve">Amauri Antonio Menegário</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Bouramtane</w:t>
+                <w:t xml:space="preserve">Edson Geraldo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiny Abraham</w:t>
+                <w:t xml:space="preserve">Lucas Pellegrini Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilias Kacimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+                <w:t xml:space="preserve">José Lucas Martins Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering &amp; Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.272 - 292. </w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (27), pp.3310-3317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12912/27197050/172569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ay00682d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396619v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of Multi-Parametric Groups of Groundwater Bodies through Discriminant Analysis and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Mohsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vallès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1701,77 +1701,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Multiscale Variability in Groundwater Quality: A Comparative Analysis of Spatial and Temporal Patterns via Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Mohsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiny Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1887,51 +1887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Bousouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Touiouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.1-17. </w:t>
@@ -1969,51 +1969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of Sahelian aquifers from chemical and isotopic composition using linear statistics and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul-Azize Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Yameogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2237,51 +2237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Gully Erosion Variability and Susceptibility Using Remote Sensing, Multivariate Statistical Analysis, and Machine Learning in South Mato Grosso, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,51 +2518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of spatial variability of soil salinity: the case of Beni Amir irrigated command areas in the Tadla Plain, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moad Morarech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra El Mouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2665,77 +2665,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Touiouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Bouabdli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Chakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Mohsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (1), pp.1-16. </w:t>
@@ -2773,103 +2773,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Analysis and Machine Learning Approach for Mapping the Variability and Vulnerability of Urban Flooding: The Case of Tangier City, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiny Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (4), pp.182. </w:t>
@@ -2901,619 +2901,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">remote sensing Estimating Water pH Using Cloud-Based Landsat Images for a New Classification of the Nhecolândia Lakes (Brazilian Pantanal)</w:t>
+                <w:t xml:space="preserve">Dimension Reduction and Analysis of a 10-Year Physicochemical and Biological Water Database Applied to Water Resources Intended for Human Consumption in the Provence-Alpes-Côte d'Azur Region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osvaldo J R Pereira</w:t>
+                <w:t xml:space="preserve">Abdessamad Tiouiouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vallès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eder R Merino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ary T Rezende-Filho</w:t>
+                <w:t xml:space="preserve">Fabrice Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12071090⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12020525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528909v1</w:t>
+                <w:t xml:space="preserve">hal-02491336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical approach of factors controlling drainage network patterns in arid areas. Application to the Eastern Anti Atlas (Morocco)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Determining the Relevant Scale to Analyze the Quality of Regional Groundwater Resources While Combining Groundwater Bodies, Physicochemical and Biological Databases in Southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Tiouiouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Kacimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Morarech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bouramtane</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed El Janati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103707⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12123476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389502v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the Relevant Scale to Analyze the Quality of Regional Groundwater Resources While Combining Groundwater Bodies, Physicochemical and Biological Databases in Southeastern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical approach of factors controlling drainage network patterns in arid areas. Application to the Eastern Anti Atlas (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bouramtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Tiouiouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Tiouiouine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bouramtane</w:t>
+                <w:t xml:space="preserve">M'Hamed El Janati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w12123476⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162, pp.103707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089219v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension Reduction and Analysis of a 10-Year Physicochemical and Biological Water Database Applied to Water Resources Intended for Human Consumption in the Provence-Alpes-Côte d'Azur Region, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vallès</w:t>
+                <w:t xml:space="preserve">remote sensing Estimating Water pH Using Cloud-Based Landsat Images for a New Classification of the Nhecolândia Lakes (Brazilian Pantanal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osvaldo J R Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder R Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Dassonville</w:t>
+                <w:t xml:space="preserve">Ary T Rezende-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (2), pp.525. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.1090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w12020525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12071090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491336v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drainage Network Patterns Determinism: A Comparison in Arid, Semi-Arid and Semi-Humid Area of Morocco Using Multifactorial Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Tiouiouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3571,429 +3571,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El impacto del vertedero de Oum Azza sobre la calidad de las aguas subterráneas de Rabat (Marruecos).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissolved arsenic in the upper Paraguay River basin and Pantanal wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Kassou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moad Morarech</w:t>
+                <w:t xml:space="preserve">Larissa Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Bahaj</w:t>
+                <w:t xml:space="preserve">Amauris Hechavarria Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo S Pessôa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aurelio Zezzi Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary T Rezende-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos Geográficos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30827/cuadgeo.v58i1.6799⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 687, pp.917-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104995v1</w:t>
+                <w:t xml:space="preserve">hal-02157321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst flow processes explored through analysis of long-term unsaturated-zone discharge hydrochemistry: a 10-year study in Rustrel, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Perineau Barbel-Périneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (5), pp.1711 - 1723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10040-019-01965-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved arsenic in the upper Paraguay River basin and Pantanal wetlands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amauris Hechavarria Hernández</w:t>
+                <w:t xml:space="preserve">El impacto del vertedero de Oum Azza sobre la calidad de las aguas subterráneas de Rabat (Marruecos).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo S Pessôa</w:t>
+                <w:t xml:space="preserve">Nadia Kassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Morarech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Aurelio Zezzi Arruda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ary T Rezende-Filho</w:t>
+                <w:t xml:space="preserve">Tarik Bahaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 687, pp.917-928. </w:t>
+              <w:t xml:space="preserve">Cuadernos Geográficos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (1), pp.68 - 82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30827/cuadgeo.v58i1.6799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157321v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt-affected soils on elevated landforms of an alluvial megafan, northern Pantanal, Brazil</w:t>
               </w:r>
@@ -4649,51 +4649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of lithological and anthropogenic factors affecting water chemistry in the Upper Paraguay River Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary T Rezende-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vallès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5842,684 +5842,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00411976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil morphological control on saline and freshwater lake hydrogeochemistry in the Pantanal of Nhecolândia, Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineralogy and genesis of smectites in an alkaline-saline environment of Pantanal wetland, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila Aparecida Correia Furquim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pereira de Queiroz Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.09.010⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (5), pp.579-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2008.0560511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358585v1</w:t>
+                <w:t xml:space="preserve">hal-02079999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and genesis of smectites in an alkaline-saline environment of Pantanal wetland, Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheila Aparecida Correia Furquim</w:t>
+                <w:t xml:space="preserve">Soil morphological control on saline and freshwater lake hydrogeochemistry in the Pantanal of Nhecolândia, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. T. Rezende Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert C Graham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+                <w:t xml:space="preserve">S.A.C. Furquim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Pereira de Queiroz Neto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaldo Y. Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56 (5), pp.579-595. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 148, pp.91-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2008.0560511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079999v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tracing dissolved organic matter in a contrasted alkaline tropical wetland using fluorescence spectroscopy, Pantanal of Nhecolândia, Brazil ».</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a structural approach to identify relationships between soil and erosion in a semi-humid forested area, South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.R. Parate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mariot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Dudal</w:t>
+                <w:t xml:space="preserve">Adelphe Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Furian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70 (3), pp.313-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2006.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335333v1</w:t>
+                <w:t xml:space="preserve">hal-00323578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved organic matter fluorescence as a water-flow tracer in the tropical wetland of Pantanal of Nhecolandia, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 388 (1-3), pp.184-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00363984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a structural approach to identify relationships between soil and erosion in a semi-humid forested area, South India</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adelphe Bost</w:t>
+                <w:t xml:space="preserve">« Tracing dissolved organic matter in a contrasted alkaline tropical wetland using fluorescence spectroscopy, Pantanal of Nhecolândia, Brazil ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Furian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 388, pp.184-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323578v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regolith thickness inferred from geophysical and geochemical studies in a tropical watershed developed on gneissic basement: Moole Hole, Western Ghâts (South India)</w:t>
               </w:r>
@@ -7027,51 +7027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Queiroz Neito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ciornei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Capellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7577,252 +7577,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00957979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of clay dunes and associated pan in the Senegal delta, Mauritania</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Valles</w:t>
+                <w:t xml:space="preserve">Organisation of the soil mantle in tropical southeastern Brazil (Serra do Mar) in relation to landslides processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arid Soil Research and Rehabilitation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38, pp.65-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072796v1</w:t>
+                <w:t xml:space="preserve">hal-00364002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation of the soil mantle in tropical southeastern Brazil (Serra do Mar) in relation to landslides processes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Furian</w:t>
+                <w:t xml:space="preserve">Geochemistry of clay dunes and associated pan in the Senegal delta, Mauritania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ould Mohamedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aventurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Caruba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arid Soil Research and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13 (3), pp.265-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/089030699263302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364002v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The alkali soils of the middle Niger Valley Origins, formation and present evolution</w:t>
               </w:r>
@@ -8112,64 +8112,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Present-day functioning of saline round lakes in the Pantanal Wetland, Brazil ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A.C. Furquim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8384,51 +8384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8522,64 +8522,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A.C. Furquim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Environmental Geochemistry of Tropical Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Sao Paulo, Brazil</w:t>
@@ -8735,51 +8735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Arsenic in Groundwater and Alkaline Lakes at the upper Paraguay basin, Pantanal, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A.C. Furquim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vallès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8959,64 +8959,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg-Mica Formation in Alkaline Environment of the Nhecolândia, South Mato Grosso, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila Aparecida Correia Furquim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pereira de Queiroz Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9370,51 +9370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Lazar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ayach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bousouis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology11110197" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Mouine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Hamdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf El Jarjini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Touzani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16060795" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Djaafri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Seghir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/earth5020011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lamat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16060869" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Bouabdli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ravung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16198503" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Renan Costa-Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Tavares Rezende-Filho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dias Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00746" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Jabrane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Touiouine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Chakiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10040089" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04933345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Eismann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Antonio Meneg&#225;rio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Geraldo de Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pellegrini Elias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lucas Martins Viana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ay00682d" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Morarech" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems7020033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Azize Barry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mohsine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10110213" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Hamidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bouramtane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiny Abraham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Kacimi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12912/27197050/172569" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vall&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Mahrad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10120230" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15081603" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources12120143" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Yameogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nakolendouss&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2288209" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Lakhdari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Kachi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Houha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/jwld.2021.139944" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Hilal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Bouramtane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12060235" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gamrani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia R Montes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Rezende Filho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105876" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amediaz Rachid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderhamene El Ghmari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2022.2026531" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Chakiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15010084" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Aziz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology8040182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo J R Pereira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder R Merino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Montes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary T Rezende-Filho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12071090" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Tiouiouine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed El Janati" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103707" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089219v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12123476" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassonville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020525" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Talih" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology7040087" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kassou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bahaj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/cuadgeo.v58i1.6799" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perineau Barbel-P&#233;rineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01965-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157321v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Richter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauris Hechavarria Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo S Pess&#244;a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aurelio Zezzi Arruda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.147" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089171v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo C Oliveira Junior" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila a C Furquim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F Nascimento" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M Beirigo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.09.041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Dini Andreote" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dini-Andreote" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Machineski Silva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Costa Evangelista Souza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00244" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043116v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos M. Siqueira Neto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Rodrigues Braz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Braga Do Carmo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Tavares Rezende Filho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.197" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Martins-Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159972" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gomes Mar&#231;al Vieira Vaz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonaldo Genu&#225;rio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Franciela Silva Malone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Leite Sant'Anna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.070110-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Furian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M.S.C. Oliveira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ouardi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12192" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X0Q60L9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Rosemeri Curti Martins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mascari Parizotto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Luiz Victoria" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Rezende Filho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L Victoria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mascre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-2723-2012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-9-3129-2012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056954v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O Mohamedou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hammecker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maeght" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01398.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648936v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Parate" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Braun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.02.014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411976v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fleury" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbi&#233;ro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.11.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV841XM4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358585v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.C. Furquim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Y. Sakamoto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.09.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079999v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Aparecida Correia Furquim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Graham" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pereira de Queiroz Neto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560511" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335333v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakamoto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00363984v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.08.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323578v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphe Bost" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2006.10.013" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318703v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Braun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.235" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BJMH280-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Ould Mohamedou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aventurier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marlet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364101v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laperrousaz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cheverry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00363989v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Queiroz Neito" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ciornei" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capellari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1672/0277-5212(2002)022[0528:GOWAGW]2.0.CO;2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66164A488FD258F1250CC8A069712B808E7375C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358679v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boulet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364725v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick R&#233;geard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3774(00)00124-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364727v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landing Man&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hammecker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072796v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Mohamedou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Caruba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/089030699263302" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364002v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364728v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072706v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506183v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#244;nia Fuian" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333573v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graham" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299317v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Sakamoto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Bacani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339547v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Gradella" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333565v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02226888v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364414v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297596v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085688v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085584v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir de Cicco" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco C.S. Arcova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Lazar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ayach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bousouis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology11110197" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Mouine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Hamdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf El Jarjini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Touzani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16060795" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Djaafri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Seghir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/earth5020011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Bouabdli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ravung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16198503" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lamat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16060869" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Renan Costa-Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Tavares Rezende-Filho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dias Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00746" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Jabrane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Touiouine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Chakiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10040089" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Hamidi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bouramtane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiny Abraham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Kacimi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12912/27197050/172569" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Azize Barry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mohsine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10110213" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Morarech" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems7020033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04933345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Eismann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Antonio Meneg&#225;rio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Geraldo de Oliveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pellegrini Elias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lucas Martins Viana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ay00682d" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vall&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Mahrad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10120230" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15081603" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources12120143" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Yameogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nakolendouss&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2288209" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Lakhdari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Kachi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Houha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/jwld.2021.139944" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Hilal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Bouramtane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12060235" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gamrani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia R Montes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Rezende Filho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105876" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amediaz Rachid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderhamene El Ghmari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2022.2026531" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Chakiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15010084" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Aziz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology8040182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491336v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Tiouiouine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassonville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020525" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12123476" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed El Janati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103707" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo J R Pereira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder R Merino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Montes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary T Rezende-Filho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12071090" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Talih" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology7040087" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157321v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Richter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauris Hechavarria Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo S Pess&#244;a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aurelio Zezzi Arruda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.147" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082742v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perineau Barbel-P&#233;rineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01965-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kassou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bahaj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/cuadgeo.v58i1.6799" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089171v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo C Oliveira Junior" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila a C Furquim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F Nascimento" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M Beirigo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.09.041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Dini Andreote" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dini-Andreote" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Machineski Silva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Costa Evangelista Souza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00244" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043116v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos M. Siqueira Neto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Rodrigues Braz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Braga Do Carmo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Tavares Rezende Filho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.197" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Martins-Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159972" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gomes Mar&#231;al Vieira Vaz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonaldo Genu&#225;rio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Franciela Silva Malone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Leite Sant'Anna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.070110-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Furian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M.S.C. Oliveira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ouardi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12192" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X0Q60L9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Rosemeri Curti Martins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mascari Parizotto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Luiz Victoria" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Rezende Filho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L Victoria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mascre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-2723-2012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-9-3129-2012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056954v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O Mohamedou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hammecker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maeght" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01398.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648936v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Parate" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Braun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.02.014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411976v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fleury" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbi&#233;ro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.11.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV841XM4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079999v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Aparecida Correia Furquim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Graham" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pereira de Queiroz Neto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560511" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.C. Furquim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Y. Sakamoto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.09.010" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323578v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphe Bost" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2006.10.013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00363984v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakamoto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.08.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335333v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318703v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Braun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.235" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BJMH280-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Ould Mohamedou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aventurier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marlet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364101v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laperrousaz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cheverry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00363989v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Queiroz Neito" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ciornei" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capellari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1672/0277-5212(2002)022[0528:GOWAGW]2.0.CO;2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66164A488FD258F1250CC8A069712B808E7375C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358679v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boulet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364725v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick R&#233;geard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3774(00)00124-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364727v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landing Man&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hammecker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072796v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Mohamedou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Caruba" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/089030699263302" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364728v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072706v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506183v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#244;nia Fuian" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333573v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graham" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299317v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Sakamoto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Bacani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339547v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Gradella" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333565v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02226888v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364414v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297596v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085688v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085584v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir de Cicco" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco C.S. Arcova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>