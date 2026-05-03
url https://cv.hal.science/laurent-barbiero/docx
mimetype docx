--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -100,2776 +100,2776 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate and Spatial Study and Monitoring Strategies of Groundwater Quality for Human Consumption in Corsica</w:t>
+                <w:t xml:space="preserve">Geometry, Extent, and Chemistry of Fermentative Hot Spots in Municipal Waste Souk Sebt Landfill, Ouled Nemma, Beni Mellal, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar Lazar</w:t>
+                <w:t xml:space="preserve">Yousra El Mouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Ayach</w:t>
+                <w:t xml:space="preserve">Amal El Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Bousouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Huneau</w:t>
+                <w:t xml:space="preserve">Youssouf El Jarjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mori</w:t>
+                <w:t xml:space="preserve">Meryem Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (11), pp.197. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), 795 [14 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/hydrology11110197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w16060795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807812v1</w:t>
+                <w:t xml:space="preserve">hal-04525846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry, Extent, and Chemistry of Fermentative Hot Spots in Municipal Waste Souk Sebt Landfill, Ouled Nemma, Beni Mellal, Morocco</w:t>
+                <w:t xml:space="preserve">Regional Hydro-Chemistry of Hydrothermal Springs in Northeastern Algeria, Case of Guelma, Souk Ahras, Tebessa and Khenchela Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousra El Mouine</w:t>
+                <w:t xml:space="preserve">Ibtissem Djaafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal El Hamdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Bousouis</w:t>
+                <w:t xml:space="preserve">Karima Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssouf El Jarjini</w:t>
+                <w:t xml:space="preserve">Vincent Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Touzani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (6), 795 [14 p.]. </w:t>
+              <w:t xml:space="preserve">Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (2), pp.214-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w16060795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/earth5020011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525846v1</w:t>
+                <w:t xml:space="preserve">hal-04810071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Hydro-Chemistry of Hydrothermal Springs in Northeastern Algeria, Case of Guelma, Souk Ahras, Tebessa and Khenchela Regions</w:t>
+                <w:t xml:space="preserve">Groundwaters in the Auvergne-Rhône-Alpes Region, France: Grouping Homogeneous Groundwater Bodies for Optimized Monitoring and Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Djaafri</w:t>
+                <w:t xml:space="preserve">Meryem Ayach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Seghir</w:t>
+                <w:t xml:space="preserve">Hajar Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Valles</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christel Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Bousouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/earth5020011⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w16060869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810071v1</w:t>
+                <w:t xml:space="preserve">hal-04525842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Multi-Parameter Mapping of Groundwater Quality in the Bourgogne-Franche-Comté Region (France) for Spatially Based Monitoring Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Bousouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Bouabdli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ayach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Bouabdli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Ravung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (19), pp.8503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su16198503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwaters in the Auvergne-Rhône-Alpes Region, France: Grouping Homogeneous Groundwater Bodies for Optimized Monitoring and Protection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hajar Lazar</w:t>
+                <w:t xml:space="preserve">Soils surrounding saline-alkaline lakes of Nhecolândia, Pantanal, Brazil: Toposequences, mineralogy and chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Renan Costa-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Lamat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Meryem Touzani</w:t>
+                <w:t xml:space="preserve">Yves Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Tavares Rezende-Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Dias Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w16060869⟩</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.e00746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04525842v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soils surrounding saline-alkaline lakes of Nhecolândia, Pantanal, Brazil: Toposequences, mineralogy and chemistry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ary Tavares Rezende-Filho</w:t>
+                <w:t xml:space="preserve">Multivariate and Spatial Study and Monitoring Strategies of Groundwater Quality for Human Consumption in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ayach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Bousouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Dias Ramos</w:t>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Merdy</w:t>
+                <w:t xml:space="preserve">Christophe Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36, pp.e00746. </w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (11), pp.197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/hydrology11110197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04437294v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a Relevant Scale to Optimize the Quality Monitoring of Groundwater Bodies in the Occitanie Region (France)</w:t>
+                <w:t xml:space="preserve">A simple, green and low-cost agarose-based binding layer for simultaneous determination of cations and anions in aquatic systems using DGT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Jabrane</w:t>
+                <w:t xml:space="preserve">Carlos Eduardo Eismann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Touiouine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Bouabdli</w:t>
+                <w:t xml:space="preserve">Amauri Antonio Menegário</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Chakiri</w:t>
+                <w:t xml:space="preserve">Edson Geraldo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pellegrini Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Lucas Martins Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/hydrology10040089⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (27), pp.3310-3317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ay00682d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119960v1</w:t>
+                <w:t xml:space="preserve">hal-04933345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide hazard assessment in the heterogeneous geomorphological and environmental context of the rif region, morocco – A machine learning approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bouramtane</w:t>
+                <w:t xml:space="preserve">Groundwater Bodies Subdivision in Corsica: A Critical Approach Based on Multivariate Water Quality Criteria Using Large Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ayach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiny Abraham</w:t>
+                <w:t xml:space="preserve">Abdoul-Azize Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilias Kacimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+                <w:t xml:space="preserve">Ismail Mohsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Touiouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering &amp; Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12912/27197050/172569⟩</w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (11), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hydrology10110213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396619v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater Bodies Subdivision in Corsica: A Critical Approach Based on Multivariate Water Quality Criteria Using Large Database</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdoul-Azize Barry</w:t>
+                <w:t xml:space="preserve">Surface Formations Salinity Survey in an Estuarine Area of Northern Morocco, by Crossing Satellite Imagery, Discriminant Analysis, and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf El Jarjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Mohsine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Moad Morarech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Touiouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (11), pp.213. </w:t>
+              <w:t xml:space="preserve">Soil Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/hydrology10110213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/soilsystems7020033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396603v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Formations Salinity Survey in an Estuarine Area of Northern Morocco, by Crossing Satellite Imagery, Discriminant Analysis, and Machine Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landslide hazard assessment in the heterogeneous geomorphological and environmental context of the rif region, morocco – A machine learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moad Morarech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Touiouine</w:t>
+                <w:t xml:space="preserve">Maryem Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bouramtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiny Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Touzani</w:t>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/soilsystems7020033⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering &amp; Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.272 - 292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12912/27197050/172569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119965v1</w:t>
+                <w:t xml:space="preserve">hal-04396619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple, green and low-cost agarose-based binding layer for simultaneous determination of cations and anions in aquatic systems using DGT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiation of Multi-Parametric Groups of Groundwater Bodies through Discriminant Analysis and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Mohsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Eduardo Eismann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edson Geraldo de Oliveira</w:t>
+                <w:t xml:space="preserve">Ilias Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Pellegrini Elias</w:t>
+                <w:t xml:space="preserve">Vincent Vallès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Lucas Martins Viana</w:t>
+                <w:t xml:space="preserve">Marc Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr El Mahrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ay00682d⟩</w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (12), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hydrology10120230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933345v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of Multi-Parametric Groups of Groundwater Bodies through Discriminant Analysis and Machine Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vallès</w:t>
+                <w:t xml:space="preserve">Differentiation of Sahelian aquifers from chemical and isotopic composition using linear statistics and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Azize Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Leblanc</w:t>
+                <w:t xml:space="preserve">Suzanne Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr El Mahrad</w:t>
+                <w:t xml:space="preserve">Samuel Nakolendoussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/hydrology10120230⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (1), pp.106-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2288209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396597v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Multiscale Variability in Groundwater Quality: A Comparative Analysis of Spatial and Temporal Patterns via Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Mohsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiny Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (8), pp.1603. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w15081603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-parameter analysis of groundwater resources quality in the Auvergne-Rhône-Alpes region (France) using a large database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Ayach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Bousouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Touiouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.1-17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/resources12120143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of Sahelian aquifers from chemical and isotopic composition using linear statistics and machine learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meryem Touzani</w:t>
+                <w:t xml:space="preserve">Search for a Relevant Scale to Optimize the Quality Monitoring of Groundwater Bodies in the Occitanie Region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Touiouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Bouabdli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Nakolendoussé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabrane</w:t>
+                <w:t xml:space="preserve">Said Chakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69 (1), pp.106-119. </w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (4), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2288209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/hydrology10040089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602996v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical characterisation of groundwater using multifactorial approach in Foum el Gueiss basin, Northeastern Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping Gully Erosion Variability and Susceptibility Using Remote Sensing, Multivariate Statistical Analysis, and Machine Learning in South Mato Grosso, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bouramtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somia Lakhdari</w:t>
+                <w:t xml:space="preserve">Halima Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Tavares Rezende-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Kachi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Khalil Bouramtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belgacem Houha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water and Land Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24425/jwld.2021.139944⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12060235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820417v1</w:t>
+                <w:t xml:space="preserve">hal-03745578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Gully Erosion Variability and Susceptibility Using Remote Sensing, Multivariate Statistical Analysis, and Machine Learning in South Mato Grosso, Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bouramtane</w:t>
+                <w:t xml:space="preserve">Processes and rates of formation defined by modelling in alkaline to acidic soil systems in Brazilian Pantanal wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Hilal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ary Tavares Rezende-Filho</w:t>
+                <w:t xml:space="preserve">Célia R Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Bouramtane</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ary Rezende Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (6), pp.235. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 210, pp.105876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences12060235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745578v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes and rates of formation defined by modelling in alkaline to acidic soil systems in Brazilian Pantanal wetland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Merdy</w:t>
+                <w:t xml:space="preserve">Sources of spatial variability of soil salinity: the case of Beni Amir irrigated command areas in the Tadla Plain, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Morarech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra El Mouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Gamrani</w:t>
+                <w:t xml:space="preserve">Amediaz Rachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia R Montes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+                <w:t xml:space="preserve">Abderhamene El Ghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105876⟩</w:t>
+              <w:t xml:space="preserve">Arid Land Research and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (3), pp.245-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15324982.2022.2026531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968205v1</w:t>
+                <w:t xml:space="preserve">hal-04401698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of spatial variability of soil salinity: the case of Beni Amir irrigated command areas in the Tadla Plain, Morocco</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderhamene El Ghmari</w:t>
+                <w:t xml:space="preserve">Data Conditioning Modes for the Study of Groundwater Resource Quality Using a Large Physico-Chemical and Bacteriological Database, Occitanie Region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Touiouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Bouabdli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Chakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Mohsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arid Land Research and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15324982.2022.2026531⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w15010084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401698v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Conditioning Modes for the Study of Groundwater Resource Quality Using a Large Physico-Chemical and Bacteriological Database, Occitanie Region, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Bouabdli</w:t>
+                <w:t xml:space="preserve">Hydrochemical characterisation of groundwater using multifactorial approach in Foum el Gueiss basin, Northeastern Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Lakhdari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Kachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Chakiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ismail Mohsine</w:t>
+                <w:t xml:space="preserve">Belgacem Houha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Journal of Water and Land Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.60 - 65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w15010084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24425/jwld.2021.139944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953993v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Analysis and Machine Learning Approach for Mapping the Variability and Vulnerability of Urban Flooding: The Case of Tangier City, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiny Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (4), pp.182. </w:t>
@@ -2901,632 +2901,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension Reduction and Analysis of a 10-Year Physicochemical and Biological Water Database Applied to Water Resources Intended for Human Consumption in the Provence-Alpes-Côte d'Azur Region, France</w:t>
+                <w:t xml:space="preserve">remote sensing Estimating Water pH Using Cloud-Based Landsat Images for a New Classification of the Nhecolândia Lakes (Brazilian Pantanal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Tiouiouine</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Osvaldo J R Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder R Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dassonville</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary T Rezende-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w12020525⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12071090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491336v1</w:t>
+                <w:t xml:space="preserve">hal-02528909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the Relevant Scale to Analyze the Quality of Regional Groundwater Resources While Combining Groundwater Bodies, Physicochemical and Biological Databases in Southeastern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Dimension Reduction and Analysis of a 10-Year Physicochemical and Biological Water Database Applied to Water Resources Intended for Human Consumption in the Provence-Alpes-Côte d'Azur Region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Tiouiouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bouramtane</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vallès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w12123476⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12020525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089219v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical approach of factors controlling drainage network patterns in arid areas. Application to the Eastern Anti Atlas (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Yameogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Tiouiouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed El Janati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 162, pp.103707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">remote sensing Estimating Water pH Using Cloud-Based Landsat Images for a New Classification of the Nhecolândia Lakes (Brazilian Pantanal)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ary T Rezende-Filho</w:t>
+                <w:t xml:space="preserve">Determining the Relevant Scale to Analyze the Quality of Regional Groundwater Resources While Combining Groundwater Bodies, Physicochemical and Biological Databases in Southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Tiouiouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Kacimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Morarech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (7), pp.1090. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12071090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w12123476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528909v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drainage Network Patterns Determinism: A Comparison in Arid, Semi-Arid and Semi-Humid Area of Morocco Using Multifactorial Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Tiouiouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Talih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3571,429 +3571,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved arsenic in the upper Paraguay River basin and Pantanal wetlands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">El impacto del vertedero de Oum Azza sobre la calidad de las aguas subterráneas de Rabat (Marruecos).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Kacimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larissa Richter</w:t>
+                <w:t xml:space="preserve">Nadia Kassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Morarech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amauris Hechavarria Hernández</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ary T Rezende-Filho</w:t>
+                <w:t xml:space="preserve">Tarik Bahaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.147⟩</w:t>
+              <w:t xml:space="preserve">Cuadernos Geográficos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (1), pp.68 - 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30827/cuadgeo.v58i1.6799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157321v1</w:t>
+                <w:t xml:space="preserve">hal-02104995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst flow processes explored through analysis of long-term unsaturated-zone discharge hydrochemistry: a 10-year study in Rustrel, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Perineau Barbel-Périneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Perineau Barbel-Périneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (5), pp.1711 - 1723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10040-019-01965-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El impacto del vertedero de Oum Azza sobre la calidad de las aguas subterráneas de Rabat (Marruecos).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilias Kacimi</w:t>
+                <w:t xml:space="preserve">Dissolved arsenic in the upper Paraguay River basin and Pantanal wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amauris Hechavarria Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Kassou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moad Morarech</w:t>
+                <w:t xml:space="preserve">Gustavo S Pessôa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Bahaj</w:t>
+                <w:t xml:space="preserve">Marco Aurelio Zezzi Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary T Rezende-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos Geográficos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (1), pp.68 - 82. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 687, pp.917-928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30827/cuadgeo.v58i1.6799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104995v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt-affected soils on elevated landforms of an alluvial megafan, northern Pantanal, Brazil</w:t>
               </w:r>
@@ -4031,51 +4031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre F Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael M Beirigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 172, pp.819-830. </w:t>
@@ -4107,351 +4107,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting the genetic patterns of microbial communities in soda lakes with and without cyanobacterial bloom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogeochemical diversity, O2-supersaturation and hot moments of GHG emissions from shallow alkaline lakes in the Pantanal of Nhecolândia, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Paula Dini Andreote</w:t>
+                <w:t xml:space="preserve">Marcos M. Siqueira Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janaina Rigonato</w:t>
+                <w:t xml:space="preserve">Rosangela Rodrigues Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Dini-Andreote</w:t>
+                <w:t xml:space="preserve">Janaina Braga Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Machineski Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Costa Evangelista Souza</w:t>
+                <w:t xml:space="preserve">Ary Tavares Rezende Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00244⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 619-620, pp.1420-1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084157v1</w:t>
+                <w:t xml:space="preserve">hal-02043116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical diversity, O2-supersaturation and hot moments of GHG emissions from shallow alkaline lakes in the Pantanal of Nhecolândia, Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+                <w:t xml:space="preserve">Contrasting the genetic patterns of microbial communities in soda lakes with and without cyanobacterial bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Dini Andreote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos M. Siqueira Neto</w:t>
+                <w:t xml:space="preserve">Janaina Rigonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosangela Rodrigues Braz</w:t>
+                <w:t xml:space="preserve">Francisco Dini-Andreote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janaina Braga Do Carmo</w:t>
+                <w:t xml:space="preserve">Gabriela Machineski Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ary Tavares Rezende Filho</w:t>
+                <w:t xml:space="preserve">Bruno Costa Evangelista Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 619-620, pp.1420-1430. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043116v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic control of dioctahedral and trioctahedral clay formation in an alkaline soil system in the Pantanal wetland of Nhecolândia, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Rezende Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4541,51 +4541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gomes Marçal Vieira Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bonaldo Genuário</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Dini Andreote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Franciela Silva Malone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4649,64 +4649,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of lithological and anthropogenic factors affecting water chemistry in the Upper Paraguay River Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary T Rezende-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vallès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4774,103 +4774,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonheterocytous cyanobacteria from Brazilian saline-alkaline lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Dini Andreote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gomes Marçal Vieira Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bonaldo Genuário</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Tavares Rezende-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (4), pp.675-684. </w:t>
@@ -4959,51 +4959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisângela Rosemeri Curti Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Mascari Parizotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Tavares Rezende-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynaldo Luiz Victoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5307,325 +5307,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil cover and landscape evolution in the Senegal floodplain: a review and synthesis of processes and interactions during the late Holocene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of electrical resistivity by geophysical method and neutron probe logging for soil moisture monitoring in a forested watershed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. O Mohamedou</w:t>
+                <w:t xml:space="preserve">H.R. Parate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hammecker</w:t>
+                <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Maeght</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">M. Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 100 (9), pp.1405-1412</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056954v1</w:t>
+                <w:t xml:space="preserve">insu-00648936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of electrical resistivity by geophysical method and neutron probe logging for soil moisture monitoring in a forested watershed.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil cover and landscape evolution in the Senegal floodplain: a review and synthesis of processes and interactions during the late Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Furian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.R. Parate</w:t>
+                <w:t xml:space="preserve">A. O Mohamedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
+                <w:t xml:space="preserve">C. Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Descloitres</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">J.-L. Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (6), pp.902-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2011.01398.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00648936v1</w:t>
+                <w:t xml:space="preserve">hal-02056954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrolysis induced soil transformation by natural drainage in Vertisols of sub-humid South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5842,753 +5842,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00411976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and genesis of smectites in an alkaline-saline environment of Pantanal wetland, Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil morphological control on saline and freshwater lake hydrogeochemistry in the Pantanal of Nhecolândia, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. T. Rezende Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheila Aparecida Correia Furquim</w:t>
+                <w:t xml:space="preserve">S.A.C. Furquim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert C Graham</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaldo Y. Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2008.0560511⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 148, pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079999v1</w:t>
+                <w:t xml:space="preserve">hal-00358585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil morphological control on saline and freshwater lake hydrogeochemistry in the Pantanal of Nhecolândia, Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mineralogy and genesis of smectites in an alkaline-saline environment of Pantanal wetland, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila Aparecida Correia Furquim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaldo Y. Sakamoto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Pereira de Queiroz Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 148, pp.91-106. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (5), pp.579-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2008.0560511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358585v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a structural approach to identify relationships between soil and erosion in a semi-humid forested area, South India</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Tracing dissolved organic matter in a contrasted alkaline tropical wetland using fluorescence spectroscopy, Pantanal of Nhecolândia, Brazil ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelphe Bost</w:t>
+                <w:t xml:space="preserve">M. Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Furian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 388, pp.184-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323578v1</w:t>
+                <w:t xml:space="preserve">hal-00335333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved organic matter fluorescence as a water-flow tracer in the tropical wetland of Pantanal of Nhecolandia, Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Mariot</w:t>
+                <w:t xml:space="preserve">Using a structural approach to identify relationships between soil and erosion in a semi-humid forested area, South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.R. Parate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Dudal</w:t>
+                <w:t xml:space="preserve">Adelphe Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Furian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.08.003⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70 (3), pp.313-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2006.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00363984v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tracing dissolved organic matter in a contrasted alkaline tropical wetland using fluorescence spectroscopy, Pantanal of Nhecolândia, Brazil ».</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Dissolved organic matter fluorescence as a water-flow tracer in the tropical wetland of Pantanal of Nhecolandia, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Dudal</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 388, pp.184-193</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 388 (1-3), pp.184-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335333v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00363984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regolith thickness inferred from geophysical and geochemical studies in a tropical watershed developed on gneissic basement: Moole Hole, Western Ghâts (South India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6645,364 +6645,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00318703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of Vertisols and their relationship to Acid Sulfate Soils in the Senegal valley</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Polyphasic origin of salinity in the Senegal delta and middle valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallahi Ould Mohamedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laperrousaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Marlet</w:t>
+                <w:t xml:space="preserve">Sébastien Cunnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 59, pp.93-116</w:t>
+              <w:t xml:space="preserve">, 2004, 58, pp.101-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364226v1</w:t>
+                <w:t xml:space="preserve">hal-00364101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphasic origin of salinity in the Senegal delta and middle valley</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Reply to J.W. Van Hoorn “Some observations with respect to sodicity hazard of irrigation waters”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdallahi Ould Mohamedou</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vallès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Laperrousaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cunnac</w:t>
+                <w:t xml:space="preserve">Claude Cheverry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 58, pp.101-124</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 68, pp.177-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364101v1</w:t>
+                <w:t xml:space="preserve">hal-00364716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to J.W. Van Hoorn “Some observations with respect to sodicity hazard of irrigation waters”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The origin of Vertisols and their relationship to Acid Sulfate Soils in the Senegal valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vallès</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallahi Ould Mohamedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Furian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aventurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Cheverry</w:t>
+                <w:t xml:space="preserve">Serge Marlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 68, pp.177-184</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 59, pp.93-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364716v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of water and ground water in the Nhecolandia pantanal of Mato Grosso, Brazil : variability and associated processes</w:t>
               </w:r>
@@ -7027,51 +7027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Queiroz Neito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ciornei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Capellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7147,51 +7147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and Dynamic of Gibbsite and Kaolinite in an Oxisol of Serra do Mar, southeastern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7253,312 +7253,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual alkalinity as tracer to estimate the changes induced by forage cultivation in a non-saline irrigated sodic soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Salt distribution in the Senegal middle valley. Analysis of a saline structure on the future irrigation schemes from N'Galenka creek.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vallès</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cunnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Régeard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Landing Mané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laperrousaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hammecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 50 (3), pp.229-241. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 46, pp.201-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364725v1</w:t>
+                <w:t xml:space="preserve">hal-00364727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt distribution in the Senegal middle valley. Analysis of a saline structure on the future irrigation schemes from N'Galenka creek.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Residual alkalinity as tracer to estimate the changes induced by forage cultivation in a non-saline irrigated sodic soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cunnac</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vallès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landing Mané</w:t>
+                <w:t xml:space="preserve">Annick Régeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Laperrousaz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Cheverry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 46, pp.201-213</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 50 (3), pp.229-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-3774(00)00124-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364727v1</w:t>
+                <w:t xml:space="preserve">hal-00364725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la salinité dans la vallée du Sénégal. Succès d'une démarche ascendante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Laperrousaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pangea infos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 31/32, pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7596,51 +7596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation of the soil mantle in tropical southeastern Brazil (Serra do Mar) in relation to landslides processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7691,90 +7691,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of clay dunes and associated pan in the Senegal delta, Mauritania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ould Mohamedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aventurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Caruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arid Soil Research and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 13 (3), pp.265-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7808,51 +7808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The alkali soils of the middle Niger Valley Origins, formation and present evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7890,77 +7890,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précipitation de la fluorine et Contrôle géochimique du calcium dans des sols alcalins du Niger : conséquences pour une estimation quantitative de l'évolution géochimique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vallès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Régeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8043,51 +8043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisângela Rosemeri Curti Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sônia Fuian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Congresso Nacional de Geomorfologia. Lisboa, Portugal, 2015.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8106,398 +8106,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Present-day functioning of saline round lakes in the Pantanal Wetland, Brazil ».</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climatologie aux échelles fines dans un environnement représentatif du Pantanal de la Nhecolândia (Brésil) : exemple de la saline du Meio.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Graham</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaldo Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Bacani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">Climatologie aux échelles fines dans un environnement représentatif du Pantanal de la Nhecolândia (Brésil) : exemple de la saline du Meio.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Gênes, Italie. pp.245-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333573v1</w:t>
+                <w:t xml:space="preserve">hal-00299317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatologie aux échelles fines dans un environnement représentatif du Pantanal de la Nhecolândia (Brésil) : exemple de la saline du Meio.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">« Fine Scale Climatology in Saline Lakes at the Pantanal of the Nhecolandia, Brazil »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Bacani</w:t>
+                <w:t xml:space="preserve">Frederico Gradella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie aux échelles fines dans un environnement représentatif du Pantanal de la Nhecolândia (Brésil) : exemple de la saline du Meio.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Gênes, Italie. pp.245-248</w:t>
+              <w:t xml:space="preserve">European Geophysical Union meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00299317v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Fine Scale Climatology in Saline Lakes at the Pantanal of the Nhecolandia, Brazil »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">« Present-day functioning of saline round lakes in the Pantanal Wetland, Brazil ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.C. Furquim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">6th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339547v1</w:t>
+                <w:t xml:space="preserve">hal-00333573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Natural Arsenic in Groundwater and Alkaline Lakes at the upper Paraguay basin, Pantanal, Brazil ».</w:t>
               </w:r>
@@ -8509,77 +8509,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A.C. Furquim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Environmental Geochemistry of Tropical Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Sao Paulo, Brazil</w:t>
@@ -8640,64 +8640,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil degradation in the Senegal lower valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Degradation and Restoration in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Advances in Soil Science, 9781138103313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8722,103 +8722,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Arsenic in Groundwater and Alkaline Lakes at the upper Paraguay basin, Pantanal, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A.C. Furquim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vallès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaldo Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BATTACHARYA P., MUKHERJEE A.B., BUNDSCHUH J., ZEVENHOVEN R., LOEPPERT R.H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arsenic in Soil and Groundwater Environment: Biogeochemical interactions, health effects and remediation</w:t>
@@ -8851,90 +8851,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microclimatologie d'une saline dans le Pantanal de la Nhecolandia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaldo Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Brésil : géopolitique et environnements actuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grafigéo CNRS, pp.55-58/159-162, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8959,90 +8959,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg-Mica Formation in Alkaline Environment of the Nhecolândia, South Mato Grosso, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila Aparecida Correia Furquim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pereira de Queiroz Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Graham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9080,51 +9080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functioning of a Small Experimental Watershed in the Serra do Mar, Brazil - The need of a Multidisciplinary Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9370,51 +9370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Lazar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ayach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bousouis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology11110197" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Mouine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Hamdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf El Jarjini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Touzani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16060795" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Djaafri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Seghir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/earth5020011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Bouabdli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ravung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16198503" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lamat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16060869" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Renan Costa-Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Tavares Rezende-Filho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dias Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00746" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Jabrane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Touiouine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Chakiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10040089" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Hamidi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bouramtane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiny Abraham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Kacimi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12912/27197050/172569" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Azize Barry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mohsine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10110213" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Morarech" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems7020033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04933345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Eismann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Antonio Meneg&#225;rio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Geraldo de Oliveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pellegrini Elias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lucas Martins Viana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ay00682d" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vall&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Mahrad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10120230" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15081603" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources12120143" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Yameogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nakolendouss&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2288209" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Lakhdari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Kachi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Houha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/jwld.2021.139944" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Hilal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Bouramtane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12060235" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gamrani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia R Montes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Rezende Filho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105876" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amediaz Rachid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderhamene El Ghmari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2022.2026531" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Chakiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15010084" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Aziz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology8040182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491336v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Tiouiouine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassonville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020525" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12123476" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed El Janati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103707" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo J R Pereira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder R Merino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Montes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary T Rezende-Filho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12071090" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Talih" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology7040087" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157321v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Richter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauris Hechavarria Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo S Pess&#244;a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aurelio Zezzi Arruda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.147" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082742v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perineau Barbel-P&#233;rineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01965-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kassou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bahaj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/cuadgeo.v58i1.6799" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089171v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo C Oliveira Junior" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila a C Furquim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F Nascimento" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M Beirigo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.09.041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Dini Andreote" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dini-Andreote" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Machineski Silva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Costa Evangelista Souza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00244" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043116v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos M. Siqueira Neto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Rodrigues Braz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Braga Do Carmo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Tavares Rezende Filho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.197" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Martins-Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159972" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gomes Mar&#231;al Vieira Vaz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonaldo Genu&#225;rio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Franciela Silva Malone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Leite Sant'Anna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.070110-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Furian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M.S.C. Oliveira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ouardi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12192" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X0Q60L9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Rosemeri Curti Martins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mascari Parizotto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Luiz Victoria" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Rezende Filho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L Victoria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mascre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-2723-2012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-9-3129-2012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056954v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O Mohamedou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hammecker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maeght" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01398.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648936v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Parate" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Braun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.02.014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411976v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fleury" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbi&#233;ro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.11.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV841XM4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079999v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Aparecida Correia Furquim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Graham" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pereira de Queiroz Neto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560511" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.C. Furquim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Y. Sakamoto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.09.010" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323578v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphe Bost" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2006.10.013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00363984v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakamoto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.08.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335333v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318703v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Braun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.235" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BJMH280-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Ould Mohamedou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aventurier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marlet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364101v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laperrousaz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cheverry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00363989v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Queiroz Neito" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ciornei" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capellari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1672/0277-5212(2002)022[0528:GOWAGW]2.0.CO;2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66164A488FD258F1250CC8A069712B808E7375C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358679v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boulet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364725v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick R&#233;geard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3774(00)00124-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364727v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landing Man&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hammecker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072796v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Mohamedou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Caruba" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/089030699263302" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364728v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072706v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506183v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#244;nia Fuian" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333573v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graham" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299317v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Sakamoto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Bacani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339547v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Gradella" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333565v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02226888v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364414v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297596v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085688v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085584v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir de Cicco" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco C.S. Arcova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Mouine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Hamdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bousouis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf El Jarjini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Touzani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16060795" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Djaafri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Seghir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/earth5020011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ayach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Lazar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lamat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16060869" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Bouabdli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ravung" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16198503" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Renan Costa-Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Tavares Rezende-Filho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dias Ramos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00746" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology11110197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04933345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Eismann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Antonio Meneg&#225;rio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Geraldo de Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pellegrini Elias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lucas Martins Viana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ay00682d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Azize Barry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mohsine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Touiouine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10110213" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Morarech" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems7020033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Hamidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bouramtane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiny Abraham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Kacimi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12912/27197050/172569" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vall&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Mahrad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10120230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Yameogo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nakolendouss&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Jabrane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2288209" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15081603" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396578v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources12120143" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Chakiri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10040089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Hilal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Bouramtane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12060235" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gamrani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia R Montes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Rezende Filho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105876" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401698v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amediaz Rachid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderhamene El Ghmari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2022.2026531" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Chakiri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15010084" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820417v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Lakhdari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Kachi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Houha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/jwld.2021.139944" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Aziz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology8040182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo J R Pereira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder R Merino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Montes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary T Rezende-Filho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12071090" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491336v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Tiouiouine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassonville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020525" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389502v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed El Janati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103707" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12123476" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Talih" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology7040087" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kassou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bahaj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/cuadgeo.v58i1.6799" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perineau Barbel-P&#233;rineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01965-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157321v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Richter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauris Hechavarria Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo S Pess&#244;a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aurelio Zezzi Arruda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.147" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089171v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo C Oliveira Junior" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila a C Furquim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F Nascimento" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M Beirigo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.09.041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043116v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos M. Siqueira Neto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Rodrigues Braz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Braga Do Carmo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Tavares Rezende Filho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.197" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084157v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Dini Andreote" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dini-Andreote" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Machineski Silva" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Costa Evangelista Souza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00244" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Martins-Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159972" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gomes Mar&#231;al Vieira Vaz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonaldo Genu&#225;rio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Franciela Silva Malone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Leite Sant'Anna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.070110-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Furian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M.S.C. Oliveira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ouardi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12192" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X0Q60L9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Rosemeri Curti Martins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mascari Parizotto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Luiz Victoria" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Rezende Filho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L Victoria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mascre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-2723-2012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-9-3129-2012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648936v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Parate" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056954v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O Mohamedou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hammecker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maeght" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01398.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Braun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.02.014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411976v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fleury" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbi&#233;ro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.11.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV841XM4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358585v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.C. Furquim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Y. Sakamoto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.09.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079999v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Aparecida Correia Furquim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Graham" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pereira de Queiroz Neto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560511" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335333v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakamoto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323578v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphe Bost" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2006.10.013" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00363984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.08.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318703v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Braun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.235" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BJMH280-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364101v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Ould Mohamedou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laperrousaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364716v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cheverry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364226v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aventurier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marlet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00363989v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Queiroz Neito" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ciornei" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capellari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1672/0277-5212(2002)022[0528:GOWAGW]2.0.CO;2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66164A488FD258F1250CC8A069712B808E7375C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358679v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boulet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364727v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landing Man&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hammecker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364725v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick R&#233;geard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3774(00)00124-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072796v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Mohamedou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Caruba" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/089030699263302" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364728v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072706v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506183v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#244;nia Fuian" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299317v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Sakamoto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Bacani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339547v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Gradella" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333573v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graham" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333565v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02226888v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364414v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297596v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085688v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085584v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir de Cicco" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco C.S. Arcova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>