--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -100,2776 +100,2776 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry, Extent, and Chemistry of Fermentative Hot Spots in Municipal Waste Souk Sebt Landfill, Ouled Nemma, Beni Mellal, Morocco</w:t>
+                <w:t xml:space="preserve">Multivariate and Spatial Study and Monitoring Strategies of Groundwater Quality for Human Consumption in Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousra El Mouine</w:t>
+                <w:t xml:space="preserve">Hajar Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal El Hamdi</w:t>
+                <w:t xml:space="preserve">Meryem Ayach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Bousouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssouf El Jarjini</w:t>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Touzani</w:t>
+                <w:t xml:space="preserve">Christophe Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (6), 795 [14 p.]. </w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (11), pp.197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w16060795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/hydrology11110197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525846v1</w:t>
+                <w:t xml:space="preserve">hal-04807812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Hydro-Chemistry of Hydrothermal Springs in Northeastern Algeria, Case of Guelma, Souk Ahras, Tebessa and Khenchela Regions</w:t>
+                <w:t xml:space="preserve">Geometry, Extent, and Chemistry of Fermentative Hot Spots in Municipal Waste Souk Sebt Landfill, Ouled Nemma, Beni Mellal, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Djaafri</w:t>
+                <w:t xml:space="preserve">Yousra El Mouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Seghir</w:t>
+                <w:t xml:space="preserve">Amal El Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Bousouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Valles</w:t>
+                <w:t xml:space="preserve">Youssouf El Jarjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barbiero</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meryem Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (2), pp.214-227. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), 795 [14 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/earth5020011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w16060795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810071v1</w:t>
+                <w:t xml:space="preserve">hal-04525846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwaters in the Auvergne-Rhône-Alpes Region, France: Grouping Homogeneous Groundwater Bodies for Optimized Monitoring and Protection</w:t>
+                <w:t xml:space="preserve">Regional Hydro-Chemistry of Hydrothermal Springs in Northeastern Algeria, Case of Guelma, Souk Ahras, Tebessa and Khenchela Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Ayach</w:t>
+                <w:t xml:space="preserve">Ibtissem Djaafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar Lazar</w:t>
+                <w:t xml:space="preserve">Karima Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Lamat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Valles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w16060869⟩</w:t>
+              <w:t xml:space="preserve">Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (2), pp.214-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/earth5020011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525842v1</w:t>
+                <w:t xml:space="preserve">hal-04810071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Multi-Parameter Mapping of Groundwater Quality in the Bourgogne-Franche-Comté Region (France) for Spatially Based Monitoring Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Bousouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Bouabdli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Ayach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ravung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (19), pp.8503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su16198503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soils surrounding saline-alkaline lakes of Nhecolândia, Pantanal, Brazil: Toposequences, mineralogy and chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Renan Costa-Silva</w:t>
+                <w:t xml:space="preserve">Groundwaters in the Auvergne-Rhône-Alpes Region, France: Grouping Homogeneous Groundwater Bodies for Optimized Monitoring and Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ayach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Lucas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patricia Merdy</w:t>
+                <w:t xml:space="preserve">Christel Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Bousouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00746⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w16060869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04437294v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate and Spatial Study and Monitoring Strategies of Groundwater Quality for Human Consumption in Corsica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Bousouis</w:t>
+                <w:t xml:space="preserve">Soils surrounding saline-alkaline lakes of Nhecolândia, Pantanal, Brazil: Toposequences, mineralogy and chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Renan Costa-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Tavares Rezende-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Huneau</w:t>
+                <w:t xml:space="preserve">Mariana Dias Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mori</w:t>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (11), pp.197. </w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.e00746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/hydrology11110197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04807812v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple, green and low-cost agarose-based binding layer for simultaneous determination of cations and anions in aquatic systems using DGT</w:t>
+                <w:t xml:space="preserve">Search for a Relevant Scale to Optimize the Quality Monitoring of Groundwater Bodies in the Occitanie Region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Eduardo Eismann</w:t>
+                <w:t xml:space="preserve">Meryem Jabrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amauri Antonio Menegário</w:t>
+                <w:t xml:space="preserve">Abdessamad Touiouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Bouabdli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson Geraldo de Oliveira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José Lucas Martins Viana</w:t>
+                <w:t xml:space="preserve">Said Chakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ay00682d⟩</w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (4), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hydrology10040089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933345v1</w:t>
+                <w:t xml:space="preserve">hal-04119960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater Bodies Subdivision in Corsica: A Critical Approach Based on Multivariate Water Quality Criteria Using Large Database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meryem Ayach</w:t>
+                <w:t xml:space="preserve">A simple, green and low-cost agarose-based binding layer for simultaneous determination of cations and anions in aquatic systems using DGT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Eismann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amauri Antonio Menegário</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul-Azize Barry</w:t>
+                <w:t xml:space="preserve">Edson Geraldo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Mohsine</w:t>
+                <w:t xml:space="preserve">Lucas Pellegrini Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Touiouine</w:t>
+                <w:t xml:space="preserve">José Lucas Martins Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (11), pp.213. </w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (27), pp.3310-3317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/hydrology10110213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ay00682d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396603v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Formations Salinity Survey in an Estuarine Area of Northern Morocco, by Crossing Satellite Imagery, Discriminant Analysis, and Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssouf El Jarjini</w:t>
+                <w:t xml:space="preserve">Groundwater Bodies Subdivision in Corsica: A Critical Approach Based on Multivariate Water Quality Criteria Using Large Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ayach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moad Morarech</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Abdoul-Azize Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Mohsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Touiouine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/soilsystems7020033⟩</w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (11), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hydrology10110213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119965v1</w:t>
+                <w:t xml:space="preserve">hal-04396603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide hazard assessment in the heterogeneous geomorphological and environmental context of the rif region, morocco – A machine learning approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryem Hamidi</w:t>
+                <w:t xml:space="preserve">Surface Formations Salinity Survey in an Estuarine Area of Northern Morocco, by Crossing Satellite Imagery, Discriminant Analysis, and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf El Jarjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Bouramtane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ilias Kacimi</w:t>
+                <w:t xml:space="preserve">Moad Morarech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Touiouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+                <w:t xml:space="preserve">Meryem Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering &amp; Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12912/27197050/172569⟩</w:t>
+              <w:t xml:space="preserve">Soil Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/soilsystems7020033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396619v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of Multi-Parametric Groups of Groundwater Bodies through Discriminant Analysis and Machine Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Landslide hazard assessment in the heterogeneous geomorphological and environmental context of the rif region, morocco – A machine learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bouramtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiny Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Badr El Mahrad</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/hydrology10120230⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering &amp; Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.272 - 292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12912/27197050/172569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396597v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of Sahelian aquifers from chemical and isotopic composition using linear statistics and machine learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoul-Azize Barry</w:t>
+                <w:t xml:space="preserve">Differentiation of Multi-Parametric Groups of Groundwater Bodies through Discriminant Analysis and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Mohsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Kacimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vallès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Yameogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meryem Touzani</w:t>
+                <w:t xml:space="preserve">Marc Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Nakolendoussé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabrane</w:t>
+                <w:t xml:space="preserve">Badr El Mahrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2288209⟩</w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (12), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hydrology10120230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602996v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Multiscale Variability in Groundwater Quality: A Comparative Analysis of Spatial and Temporal Patterns via Clustering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Valles</w:t>
+                <w:t xml:space="preserve">Differentiation of Sahelian aquifers from chemical and isotopic composition using linear statistics and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Azize Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Yameogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+                <w:t xml:space="preserve">Meryem Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nakolendoussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w15081603⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (1), pp.106-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2288209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119956v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-parameter analysis of groundwater resources quality in the Auvergne-Rhône-Alpes region (France) using a large database</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Exploring Multiscale Variability in Groundwater Quality: A Comparative Analysis of Spatial and Temporal Patterns via Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Mohsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Kacimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiny Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.1603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w15081603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/resources12120143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04396578v1</w:t>
+                <w:t xml:space="preserve">hal-04119956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a Relevant Scale to Optimize the Quality Monitoring of Groundwater Bodies in the Occitanie Region (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Multi-parameter analysis of groundwater resources quality in the Auvergne-Rhône-Alpes region (France) using a large database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ayach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Bousouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Touiouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Said Chakiri</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (4), pp.89. </w:t>
+              <w:t xml:space="preserve">Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/hydrology10040089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/resources12120143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119960v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Gully Erosion Variability and Susceptibility Using Remote Sensing, Multivariate Statistical Analysis, and Machine Learning in South Mato Grosso, Brazil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrochemical characterisation of groundwater using multifactorial approach in Foum el Gueiss basin, Northeastern Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Hilal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ary Tavares Rezende-Filho</w:t>
+                <w:t xml:space="preserve">Somia Lakhdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Bouramtane</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Slimane Kachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Houha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences12060235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water and Land Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.60 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/jwld.2021.139944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745578v1</w:t>
+                <w:t xml:space="preserve">hal-04820417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes and rates of formation defined by modelling in alkaline to acidic soil systems in Brazilian Pantanal wetland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gamrani</w:t>
+                <w:t xml:space="preserve">Mapping Gully Erosion Variability and Susceptibility Using Remote Sensing, Multivariate Statistical Analysis, and Machine Learning in South Mato Grosso, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia R Montes</w:t>
+                <w:t xml:space="preserve">Halima Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Tavares Rezende-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ary Rezende Filho</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Khalil Bouramtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 210, pp.105876. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12060235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968205v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of spatial variability of soil salinity: the case of Beni Amir irrigated command areas in the Tadla Plain, Morocco</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yousra El Mouine</w:t>
+                <w:t xml:space="preserve">Processes and rates of formation defined by modelling in alkaline to acidic soil systems in Brazilian Pantanal wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amediaz Rachid</w:t>
+                <w:t xml:space="preserve">Mohamed Gamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderhamene El Ghmari</w:t>
+                <w:t xml:space="preserve">Célia R Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Rezende Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arid Land Research and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15324982.2022.2026531⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 210, pp.105876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401698v1</w:t>
+                <w:t xml:space="preserve">hal-03968205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Conditioning Modes for the Study of Groundwater Resource Quality Using a Large Physico-Chemical and Bacteriological Database, Occitanie Region, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ismail Mohsine</w:t>
+                <w:t xml:space="preserve">Sources of spatial variability of soil salinity: the case of Beni Amir irrigated command areas in the Tadla Plain, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Morarech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra El Mouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amediaz Rachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderhamene El Ghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w15010084⟩</w:t>
+              <w:t xml:space="preserve">Arid Land Research and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (3), pp.245-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15324982.2022.2026531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953993v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical characterisation of groundwater using multifactorial approach in Foum el Gueiss basin, Northeastern Algeria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+                <w:t xml:space="preserve">Data Conditioning Modes for the Study of Groundwater Resource Quality Using a Large Physico-Chemical and Bacteriological Database, Occitanie Region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Touiouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Bouabdli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belgacem Houha</w:t>
+                <w:t xml:space="preserve">Saïd Chakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Mohsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water and Land Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.60 - 65. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24425/jwld.2021.139944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w15010084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820417v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Analysis and Machine Learning Approach for Mapping the Variability and Vulnerability of Urban Flooding: The Case of Tangier City, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiny Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (4), pp.182. </w:t>
@@ -2901,632 +2901,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">remote sensing Estimating Water pH Using Cloud-Based Landsat Images for a New Classification of the Nhecolândia Lakes (Brazilian Pantanal)</w:t>
+                <w:t xml:space="preserve">Determining the Relevant Scale to Analyze the Quality of Regional Groundwater Resources While Combining Groundwater Bodies, Physicochemical and Biological Databases in Southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osvaldo J R Pereira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ary T Rezende-Filho</w:t>
+                <w:t xml:space="preserve">Abdessamad Tiouiouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Kacimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Morarech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12071090⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12123476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528909v1</w:t>
+                <w:t xml:space="preserve">hal-03089219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension Reduction and Analysis of a 10-Year Physicochemical and Biological Water Database Applied to Water Resources Intended for Human Consumption in the Provence-Alpes-Côte d'Azur Region, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Statistical approach of factors controlling drainage network patterns in arid areas. Application to the Eastern Anti Atlas (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bouramtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Tiouiouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dassonville</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed El Janati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w12020525⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162, pp.103707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491336v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical approach of factors controlling drainage network patterns in arid areas. Application to the Eastern Anti Atlas (Morocco)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">remote sensing Estimating Water pH Using Cloud-Based Landsat Images for a New Classification of the Nhecolândia Lakes (Brazilian Pantanal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Tiouiouine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed El Janati</w:t>
+                <w:t xml:space="preserve">Osvaldo J R Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder R Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary T Rezende-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103707⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12071090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389502v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the Relevant Scale to Analyze the Quality of Regional Groundwater Resources While Combining Groundwater Bodies, Physicochemical and Biological Databases in Southeastern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Dimension Reduction and Analysis of a 10-Year Physicochemical and Biological Water Database Applied to Water Resources Intended for Human Consumption in the Provence-Alpes-Côte d'Azur Region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Tiouiouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bouramtane</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vallès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12, </w:t>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w12123476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w12020525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089219v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drainage Network Patterns Determinism: A Comparison in Arid, Semi-Arid and Semi-Humid Area of Morocco Using Multifactorial Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Tiouiouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Talih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3577,90 +3577,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El impacto del vertedero de Oum Azza sobre la calidad de las aguas subterráneas de Rabat (Marruecos).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moad Morarech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bahaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3705,295 +3705,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst flow processes explored through analysis of long-term unsaturated-zone discharge hydrochemistry: a 10-year study in Rustrel, France</w:t>
+                <w:t xml:space="preserve">Dissolved arsenic in the upper Paraguay River basin and Pantanal wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Perineau Barbel-Périneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+                <w:t xml:space="preserve">Larissa Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Danquigny</w:t>
+                <w:t xml:space="preserve">Amauris Hechavarria Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+                <w:t xml:space="preserve">Gustavo S Pessôa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+                <w:t xml:space="preserve">Marco Aurelio Zezzi Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary T Rezende-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (5), pp.1711 - 1723. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 687, pp.917-928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-019-01965-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082742v1</w:t>
+                <w:t xml:space="preserve">hal-02157321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved arsenic in the upper Paraguay River basin and Pantanal wetlands</w:t>
+                <w:t xml:space="preserve">Karst flow processes explored through analysis of long-term unsaturated-zone discharge hydrochemistry: a 10-year study in Rustrel, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larissa Richter</w:t>
+                <w:t xml:space="preserve">Aurore Perineau Barbel-Périneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amauris Hechavarria Hernández</w:t>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo S Pessôa</w:t>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Aurelio Zezzi Arruda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ary T Rezende-Filho</w:t>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 687, pp.917-928. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (5), pp.1711 - 1723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-019-01965-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157321v1</w:t>
+                <w:t xml:space="preserve">hal-02082742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt-affected soils on elevated landforms of an alluvial megafan, northern Pantanal, Brazil</w:t>
               </w:r>
@@ -4031,51 +4031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre F Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael M Beirigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 172, pp.819-830. </w:t>
@@ -4107,351 +4107,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical diversity, O2-supersaturation and hot moments of GHG emissions from shallow alkaline lakes in the Pantanal of Nhecolândia, Brazil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting the genetic patterns of microbial communities in soda lakes with and without cyanobacterial bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos M. Siqueira Neto</w:t>
+                <w:t xml:space="preserve">Ana Paula Dini Andreote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosangela Rodrigues Braz</w:t>
+                <w:t xml:space="preserve">Janaina Rigonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janaina Braga Do Carmo</w:t>
+                <w:t xml:space="preserve">Francisco Dini-Andreote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ary Tavares Rezende Filho</w:t>
+                <w:t xml:space="preserve">Gabriela Machineski Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Costa Evangelista Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.197⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043116v1</w:t>
+                <w:t xml:space="preserve">hal-02084157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting the genetic patterns of microbial communities in soda lakes with and without cyanobacterial bloom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Dini Andreote</w:t>
+                <w:t xml:space="preserve">Biogeochemical diversity, O2-supersaturation and hot moments of GHG emissions from shallow alkaline lakes in the Pantanal of Nhecolândia, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janaina Rigonato</w:t>
+                <w:t xml:space="preserve">Marcos M. Siqueira Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Dini-Andreote</w:t>
+                <w:t xml:space="preserve">Rosangela Rodrigues Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Machineski Silva</w:t>
+                <w:t xml:space="preserve">Janaina Braga Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Costa Evangelista Souza</w:t>
+                <w:t xml:space="preserve">Ary Tavares Rezende Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.244. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 619-620, pp.1420-1430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084157v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic control of dioctahedral and trioctahedral clay formation in an alkaline soil system in the Pantanal wetland of Nhecolândia, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Rezende Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4541,51 +4541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gomes Marçal Vieira Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bonaldo Genuário</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Dini Andreote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Franciela Silva Malone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4649,64 +4649,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of lithological and anthropogenic factors affecting water chemistry in the Upper Paraguay River Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary T Rezende-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vallès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4774,103 +4774,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonheterocytous cyanobacteria from Brazilian saline-alkaline lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Dini Andreote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gomes Marçal Vieira Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bonaldo Genuário</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Tavares Rezende-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (4), pp.675-684. </w:t>
@@ -4959,51 +4959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisângela Rosemeri Curti Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Mascari Parizotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Tavares Rezende-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynaldo Luiz Victoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5307,325 +5307,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of electrical resistivity by geophysical method and neutron probe logging for soil moisture monitoring in a forested watershed.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil cover and landscape evolution in the Senegal floodplain: a review and synthesis of processes and interactions during the late Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Furian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.R. Parate</w:t>
+                <w:t xml:space="preserve">A. O Mohamedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
+                <w:t xml:space="preserve">C. Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Descloitres</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">J.-L. Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (6), pp.902-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2011.01398.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00648936v1</w:t>
+                <w:t xml:space="preserve">hal-02056954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil cover and landscape evolution in the Senegal floodplain: a review and synthesis of processes and interactions during the late Holocene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of electrical resistivity by geophysical method and neutron probe logging for soil moisture monitoring in a forested watershed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. O Mohamedou</w:t>
+                <w:t xml:space="preserve">H.R. Parate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hammecker</w:t>
+                <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Maeght</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">M. Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 100 (9), pp.1405-1412</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056954v1</w:t>
+                <w:t xml:space="preserve">insu-00648936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrolysis induced soil transformation by natural drainage in Vertisols of sub-humid South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5848,51 +5848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil morphological control on saline and freshwater lake hydrogeochemistry in the Pantanal of Nhecolândia, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. T. Rezende Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6008,77 +6008,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila Aparecida Correia Furquim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pereira de Queiroz Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (5), pp.579-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6237,64 +6237,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a structural approach to identify relationships between soil and erosion in a semi-humid forested area, South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.R. Parate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6518,77 +6518,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regolith thickness inferred from geophysical and geochemical studies in a tropical watershed developed on gneissic basement: Moole Hole, Western Ghâts (South India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6645,364 +6645,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00318703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphasic origin of salinity in the Senegal delta and middle valley</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The origin of Vertisols and their relationship to Acid Sulfate Soils in the Senegal valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallahi Ould Mohamedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Furian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Laperrousaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Furian</w:t>
+                <w:t xml:space="preserve">Alain Aventurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cunnac</w:t>
+                <w:t xml:space="preserve">Serge Marlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 58, pp.101-124</w:t>
+              <w:t xml:space="preserve">, 2004, 59, pp.93-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364101v1</w:t>
+                <w:t xml:space="preserve">hal-00364226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to J.W. Van Hoorn “Some observations with respect to sodicity hazard of irrigation waters”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Polyphasic origin of salinity in the Senegal delta and middle valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vallès</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallahi Ould Mohamedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Cheverry</w:t>
+                <w:t xml:space="preserve">Caroline Laperrousaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Furian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cunnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 68, pp.177-184</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58, pp.101-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364716v1</w:t>
+                <w:t xml:space="preserve">hal-00364101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of Vertisols and their relationship to Acid Sulfate Soils in the Senegal valley</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reply to J.W. Van Hoorn “Some observations with respect to sodicity hazard of irrigation waters”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Aventurier</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vallès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Marlet</w:t>
+                <w:t xml:space="preserve">Claude Cheverry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 59, pp.93-116</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 68, pp.177-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364226v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of water and ground water in the Nhecolandia pantanal of Mato Grosso, Brazil : variability and associated processes</w:t>
               </w:r>
@@ -7147,51 +7147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and Dynamic of Gibbsite and Kaolinite in an Oxisol of Serra do Mar, southeastern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7253,312 +7253,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt distribution in the Senegal middle valley. Analysis of a saline structure on the future irrigation schemes from N'Galenka creek.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Residual alkalinity as tracer to estimate the changes induced by forage cultivation in a non-saline irrigated sodic soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cunnac</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vallès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landing Mané</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annick Régeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cheverry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 46, pp.201-213</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 50 (3), pp.229-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-3774(00)00124-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364727v1</w:t>
+                <w:t xml:space="preserve">hal-00364725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual alkalinity as tracer to estimate the changes induced by forage cultivation in a non-saline irrigated sodic soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Salt distribution in the Senegal middle valley. Analysis of a saline structure on the future irrigation schemes from N'Galenka creek.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vallès</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cunnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Régeard</w:t>
+                <w:t xml:space="preserve">Landing Mané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Cheverry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Laperrousaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hammecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 50 (3), pp.229-241. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 46, pp.201-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364725v1</w:t>
+                <w:t xml:space="preserve">hal-00364727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la salinité dans la vallée du Sénégal. Succès d'une démarche ascendante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Laperrousaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pangea infos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 31/32, pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7596,51 +7596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation of the soil mantle in tropical southeastern Brazil (Serra do Mar) in relation to landslides processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7691,90 +7691,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of clay dunes and associated pan in the Senegal delta, Mauritania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ould Mohamedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aventurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Caruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arid Soil Research and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 13 (3), pp.265-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7808,51 +7808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The alkali soils of the middle Niger Valley Origins, formation and present evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7890,77 +7890,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précipitation de la fluorine et Contrôle géochimique du calcium dans des sols alcalins du Niger : conséquences pour une estimation quantitative de l'évolution géochimique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vallès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Régeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8043,51 +8043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisângela Rosemeri Curti Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sônia Fuian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Congresso Nacional de Geomorfologia. Lisboa, Portugal, 2015.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8106,398 +8106,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatologie aux échelles fines dans un environnement représentatif du Pantanal de la Nhecolândia (Brésil) : exemple de la saline du Meio.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Present-day functioning of saline round lakes in the Pantanal Wetland, Brazil ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.C. Furquim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">R. Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie aux échelles fines dans un environnement représentatif du Pantanal de la Nhecolândia (Brésil) : exemple de la saline du Meio.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Gênes, Italie. pp.245-248</w:t>
+              <w:t xml:space="preserve">6th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00299317v1</w:t>
+                <w:t xml:space="preserve">hal-00333573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Fine Scale Climatology in Saline Lakes at the Pantanal of the Nhecolandia, Brazil »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Climatologie aux échelles fines dans un environnement représentatif du Pantanal de la Nhecolândia (Brésil) : exemple de la saline du Meio.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaldo Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederico Gradella</w:t>
+                <w:t xml:space="preserve">Vitor Bacani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Climatologie aux échelles fines dans un environnement représentatif du Pantanal de la Nhecolândia (Brésil) : exemple de la saline du Meio.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Gênes, Italie. pp.245-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339547v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00299317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Present-day functioning of saline round lakes in the Pantanal Wetland, Brazil ».</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.A.C. Furquim</w:t>
+                <w:t xml:space="preserve">« Fine Scale Climatology in Saline Lakes at the Pantanal of the Nhecolandia, Brazil »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Graham</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederico Gradella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">European Geophysical Union meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333573v1</w:t>
+                <w:t xml:space="preserve">hal-00339547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Natural Arsenic in Groundwater and Alkaline Lakes at the upper Paraguay basin, Pantanal, Brazil ».</w:t>
               </w:r>
@@ -8509,51 +8509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A.C. Furquim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8640,64 +8640,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil degradation in the Senegal lower valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Degradation and Restoration in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Advances in Soil Science, 9781138103313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8722,103 +8722,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Arsenic in Groundwater and Alkaline Lakes at the upper Paraguay basin, Pantanal, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A.C. Furquim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vallès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaldo Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BATTACHARYA P., MUKHERJEE A.B., BUNDSCHUH J., ZEVENHOVEN R., LOEPPERT R.H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arsenic in Soil and Groundwater Environment: Biogeochemical interactions, health effects and remediation</w:t>
@@ -8851,90 +8851,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microclimatologie d'une saline dans le Pantanal de la Nhecolandia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaldo Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Brésil : géopolitique et environnements actuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grafigéo CNRS, pp.55-58/159-162, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8998,51 +8998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pereira de Queiroz Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Graham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9080,51 +9080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functioning of a Small Experimental Watershed in the Serra do Mar, Brazil - The need of a Multidisciplinary Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9370,51 +9370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Mouine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Hamdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bousouis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf El Jarjini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Touzani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16060795" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Djaafri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Seghir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/earth5020011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ayach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Lazar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lamat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16060869" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Bouabdli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ravung" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16198503" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Renan Costa-Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Tavares Rezende-Filho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dias Ramos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00746" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology11110197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04933345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Eismann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Antonio Meneg&#225;rio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Geraldo de Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pellegrini Elias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lucas Martins Viana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ay00682d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Azize Barry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mohsine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Touiouine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10110213" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Morarech" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems7020033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Hamidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bouramtane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiny Abraham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Kacimi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12912/27197050/172569" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vall&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Mahrad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10120230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Yameogo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nakolendouss&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Jabrane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2288209" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15081603" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396578v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources12120143" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Chakiri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10040089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Hilal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Bouramtane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12060235" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gamrani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia R Montes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Rezende Filho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105876" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401698v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amediaz Rachid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderhamene El Ghmari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2022.2026531" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Chakiri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15010084" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820417v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Lakhdari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Kachi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Houha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/jwld.2021.139944" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Aziz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology8040182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo J R Pereira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder R Merino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Montes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary T Rezende-Filho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12071090" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491336v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Tiouiouine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassonville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020525" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389502v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed El Janati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103707" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12123476" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Talih" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology7040087" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kassou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bahaj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/cuadgeo.v58i1.6799" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perineau Barbel-P&#233;rineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01965-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157321v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Richter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauris Hechavarria Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo S Pess&#244;a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aurelio Zezzi Arruda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.147" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089171v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo C Oliveira Junior" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila a C Furquim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F Nascimento" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M Beirigo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.09.041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043116v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos M. Siqueira Neto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Rodrigues Braz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Braga Do Carmo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Tavares Rezende Filho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.197" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084157v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Dini Andreote" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dini-Andreote" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Machineski Silva" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Costa Evangelista Souza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00244" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Martins-Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159972" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gomes Mar&#231;al Vieira Vaz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonaldo Genu&#225;rio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Franciela Silva Malone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Leite Sant'Anna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.070110-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Furian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M.S.C. Oliveira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ouardi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12192" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X0Q60L9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Rosemeri Curti Martins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mascari Parizotto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Luiz Victoria" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Rezende Filho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L Victoria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mascre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-2723-2012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-9-3129-2012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648936v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Parate" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056954v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O Mohamedou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hammecker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maeght" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01398.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Braun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.02.014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411976v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fleury" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbi&#233;ro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.11.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV841XM4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358585v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.C. Furquim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Y. Sakamoto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.09.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079999v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Aparecida Correia Furquim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Graham" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pereira de Queiroz Neto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560511" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335333v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakamoto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323578v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphe Bost" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2006.10.013" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00363984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.08.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318703v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Braun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.235" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BJMH280-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364101v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Ould Mohamedou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laperrousaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364716v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cheverry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364226v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aventurier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marlet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00363989v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Queiroz Neito" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ciornei" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capellari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1672/0277-5212(2002)022[0528:GOWAGW]2.0.CO;2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66164A488FD258F1250CC8A069712B808E7375C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358679v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boulet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364727v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landing Man&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hammecker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364725v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick R&#233;geard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3774(00)00124-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072796v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Mohamedou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Caruba" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/089030699263302" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364728v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072706v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506183v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#244;nia Fuian" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299317v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Sakamoto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Bacani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339547v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Gradella" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333573v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graham" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333565v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02226888v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364414v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297596v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085688v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085584v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir de Cicco" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco C.S. Arcova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Lazar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ayach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bousouis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology11110197" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Mouine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Hamdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf El Jarjini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Touzani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16060795" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Djaafri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Seghir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/earth5020011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Bouabdli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ravung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16198503" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lamat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16060869" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Renan Costa-Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Tavares Rezende-Filho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dias Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00746" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Jabrane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Touiouine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Chakiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10040089" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04933345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Eismann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Antonio Meneg&#225;rio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Geraldo de Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pellegrini Elias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lucas Martins Viana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ay00682d" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396603v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Azize Barry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mohsine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10110213" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Morarech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems7020033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Hamidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bouramtane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiny Abraham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Kacimi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12912/27197050/172569" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vall&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Mahrad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10120230" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Yameogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nakolendouss&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2288209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119956v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15081603" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources12120143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Lakhdari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Kachi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Houha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/jwld.2021.139944" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Hilal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Bouramtane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12060235" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gamrani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia R Montes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Rezende Filho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105876" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amediaz Rachid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderhamene El Ghmari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2022.2026531" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Chakiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15010084" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Aziz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology8040182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Tiouiouine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12123476" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389502v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed El Janati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103707" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo J R Pereira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder R Merino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Montes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary T Rezende-Filho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12071090" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassonville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020525" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Talih" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology7040087" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kassou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bahaj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/cuadgeo.v58i1.6799" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157321v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Richter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauris Hechavarria Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo S Pess&#244;a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aurelio Zezzi Arruda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.147" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perineau Barbel-P&#233;rineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01965-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089171v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo C Oliveira Junior" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila a C Furquim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F Nascimento" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M Beirigo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.09.041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Dini Andreote" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dini-Andreote" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Machineski Silva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Costa Evangelista Souza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00244" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043116v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos M. Siqueira Neto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Rodrigues Braz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Braga Do Carmo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Tavares Rezende Filho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.197" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Martins-Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159972" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gomes Mar&#231;al Vieira Vaz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonaldo Genu&#225;rio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Franciela Silva Malone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Leite Sant'Anna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.070110-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Furian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M.S.C. Oliveira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ouardi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12192" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X0Q60L9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Rosemeri Curti Martins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mascari Parizotto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Luiz Victoria" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Rezende Filho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L Victoria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mascre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-2723-2012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-9-3129-2012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056954v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O Mohamedou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hammecker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maeght" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01398.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648936v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Parate" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Braun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.02.014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411976v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fleury" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbi&#233;ro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.11.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV841XM4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358585v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.C. Furquim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Y. Sakamoto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.09.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079999v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Aparecida Correia Furquim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Graham" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pereira de Queiroz Neto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560511" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335333v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakamoto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323578v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphe Bost" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2006.10.013" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00363984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.08.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318703v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Braun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.235" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BJMH280-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Ould Mohamedou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aventurier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marlet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364101v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laperrousaz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cheverry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00363989v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Queiroz Neito" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ciornei" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capellari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1672/0277-5212(2002)022[0528:GOWAGW]2.0.CO;2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66164A488FD258F1250CC8A069712B808E7375C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358679v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boulet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364725v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick R&#233;geard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3774(00)00124-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364727v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landing Man&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hammecker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072796v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Mohamedou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Caruba" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/089030699263302" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364728v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072706v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506183v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#244;nia Fuian" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333573v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graham" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299317v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Sakamoto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Bacani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339547v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Gradella" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333565v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02226888v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364414v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297596v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085688v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085584v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir de Cicco" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco C.S. Arcova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>