--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Barrallier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pr. Laurent BARRALLIER</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7684-6625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061650323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218226684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-9912-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 HDR of Lille University (Diploma for supervising doctoral research)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 PhD of Arts et Métiers, Institute of Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989 Master in Mechanics and Materials, Sorbonne Paris-North University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988 Master of Engineer in Mechanical Engineering and Industrial Engineering, Arts et Métiers, Institute of Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experiences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020 Director of Master of Science AM2S Advance Manufacturing & Materials Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2018 Head of Mechanics, Material and Surface (MMS) Team of the MSMP Laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2018 Head of Mechanics, Surfaces and Materials Processing Laboratory (MSMP), Arts et Métiers, Institute of Technology Aix-en-Provence, Châlons-en-Champagne, Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2004 Full Professor for Materials and Mechanical Engineering, Arts et Métiers, Institute of Technology Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2013 Head of MécaSurf Laboratory, Arts et Métiers, Institute of Technology Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 Associate Professor, Arts et Métiers, Institute of Technology in Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989-1992 Research Assistant, Arts et Métiers, Institute of Technology in Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Research Fields**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Fields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Residual Stress Analysis (Origin, stability, Measurement using diffraction, texture)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanics of Material</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analysis of properties resulting from manufacturing processes (shot peening, nitriding,..)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical Metallurgy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Behavior of Engineering Materials (Fatigue, Correlation between materials microstructures and fatigue)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical Behavior of Material (Creep, Fracture, Fatigue,…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials : Steel, Titanium, Magnesium, Aluminium alloys, Nucluar Fuel, Metal Matrix Composite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pre strain on magnetic ageing in Fe-Si steels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Kumar Jagannatha Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sruthi Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45, pp.102700. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2026.102700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of shot-peening compaction process on the microstructure and corrosion behavior of an Al multiparticulate coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Eschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guelorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (28), pp.12137-12156. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-025-11122-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to relate the presence of structural defects and impurities and their impact on the electrical activity in silicon for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Houam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Périchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 282, pp.113415. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior study at the macroscopic and microscopic scales of carburized austenitic stainless steels using combined in-situ tensile test and high-energy X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fares Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 947, pp.149246. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2025.149246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress–diffusion coupling. Application to interstitial diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 279, pp.109574. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip identification from HR-DIC/EBSD: Incorporating Crystal Plasticity constitutive laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Depriester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 305, pp.113077. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Calibration Method to Consider Plastic Deformation Influence on X-ray Elastic Constant Based on Peak Width Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewann Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Levieil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met14010062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of the acquisition conditions driving the accuracy of strain measurements during in situ DIC with scanning electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐patrick Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Plasticity simulations of in situ tensile tests: A two-step inverse method for identification of CP parameters, and assessment of CPFEM capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Depriester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.103695. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal distortions and structural defects at several scales generated during the growth of silicon contaminated with carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Périchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baruchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 252, pp.118904. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an image quality criterion to optimize Digital image correlation. Use of an analytical model to optimize acquisition conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 148, pp.107792. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2021.107792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of polycrystals: Coupled in situ DIC-EBSD analysis of pure copper under tensile test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Depriester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.112322. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2022.112322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxidizing and Nitriding parameters on nitrogen concentration of electrical steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182, pp.111529. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2021.111529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Based in Situ Investigation of Silicon Growth Mechanism Dynamics - Application to Grain and Defect Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stamelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.555. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst10070555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of subgrains in directionally solidified cast mono-seeded silicon and their interactions with twin boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 218, pp.110817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Based in Situ Investigation of Silicon Growth Mechanism Dynamics—Application to Grain and Defect Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Stamelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.555. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst10070555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Field Measurement of Residual Stresses in Composite Materials Using the Incremental Slitting and Digital Image Correlation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Salehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Rastak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Shokrieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (9), pp.1239-1250. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-020-00640-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain building and correlation with grain nucleation during silicon growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Model for Hardness and Residual Stress Profiles Prediction for Low-Alloy Nitrided Steel, Based on Nitriding-Induced Tempering Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sidoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTM J. Heat Treatm. Mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (5), pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of gaseous nitriding of steel by lubricant contamination — Effect of in-situ pre-treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 316, pp.59-70. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.01.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la nitruration gazeuse des aciers par une modélisation multiphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements &amp; Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 441, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complementary approach to estimate the internal pressure of fission gas bubbles by SEM-SIMS-EPMA in irradiated nuclear fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zacharie-Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.012002. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/109/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02432835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ investigation of the structural defect generation and evolution during the directional solidification of &amp;lt; 110 &amp;gt; seeded growth Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baruchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Stresses in Modelling Fatigue Lifetime of Gas Nitrided Iron-Based Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Courleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Proceedings, Residual Stresses 2016: ICRS-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781945291173-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementite Residual Stress Analysis in Gas-nitrided Low Alloy Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goekjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Proceedings, Residual Stresses 2016: ICRS-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.139-144. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781945291173-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perforation of aluminium alloy thin plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Antoinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.255-267. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2014.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of twinning on the formation of the grain structure of multi-crystalline silicon for photovoltaic applications during directional solidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Tandjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Billia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 418, pp.38-44. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perforation of aluminium alloy thin plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Antoinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.255-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties, microstructure and crystallographic texture of magnesium AZ91-D alloy welded by Friction Stir Welding (FSW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia Kouadri-Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical properties, microstructure and crystallographic texture of magnesium AZ91-D alloy welded by Friction Stir Welding (FSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45A (11), pp.4983-4996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermodynamic and Experimental Study of Low-Alloy Steels After Carbonitriding in a Low-Pressure Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Science and Heat Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7-8), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11041-014-9777-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing tests of in-pile irradiated oxide coated U-Mo/Al-Si dispersed nuclear fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zweifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lamontagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 452 (1-3), pp.533-547. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermodynamic and experimental study of low-alloy steels after carbonitriding in a low-pressure atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Marray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Science and Heat Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11041-014-9777-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ageing elasto-viscoplastic model for ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Soulacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermodynamic and Experimental Study of Low-Alloy Steels After Carbonitriding in a Low-Pressure Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Science and Heat Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7-8), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11041-014-9777-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of residual stresses during short time nitriding of 33CrMoV12-9 steel grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 996, pp.544-549. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of microgeometrical influences on micropitting fatigue damage on 32CrMoV13 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. H. Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.129-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microstructural changes and induced residual stresses on tensile properties of wrought magnesium alloy friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rotinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 551, pp.288-292. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2012.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of residual stress in the diffusion zone of a model Fe-Cr-C alloy during nitriding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Somers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of heat treatment and materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (3), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/105.110104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture evolution in Nd:YAG-laser welds of AZ31 magnesium alloy hot rolled sheets and its influence on mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rotinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528 (4-5), pp.2049-2055. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2010.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des contraintes résiduelles dans la couche de diffusion d’un acier modèle Fe-Cr-C nitruré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Somers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements &amp; Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 411, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Mechanical Properties of AZ91 Magnesium Alloy Welded by Laser Process Taking into Account the Anisotropy Microhardness and Residual Stresses by X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia Kouadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-010-0568-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual stress development during nitriding of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 681, pp.370-373. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulation of magnesium alloys laser beam welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Bessrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Bouhafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 210 (9), pp.1131-1137. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 laser beam welding of AM60 magnesium-based alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Bouhafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Bessrour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laser Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.56-61. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2351/1.3455823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Residual Stresses Development During Nitriding of Steel: Thermochemical and Time Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89-91, pp.256-261. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.89-91.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations and induced volume changes in a nitrided ternary Fe–3%Cr–0.345%C alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (7), pp.2666-2676. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2009.12.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of laser rapid prototyping by fusion wire deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mocellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (Supplement 1), pp.1095-1098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction stir welding of AZ31 magnesium alloy rolled sheets: Influence of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (2), pp.326-334. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2008.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser deposition growth of nanotructured hydroxyapatite/ Ti/TiN/Si multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. N. Mihailescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.105-109. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2006030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron microscopy study of ceramics multilayer coated on metal used for dental crowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Werckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vittori-Antisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2006029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture characterisation of hexagonal metals: Magnesium AZ91 alloy, welded by laser processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia David Kouadri-Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kouadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 429, pp.11 - 17. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2006.03.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of textured pulsed laser deposition and sol-gel growth of thin hydroxyapatite layers on titanium substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. N. Mihailescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 524-525, pp.885-890. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Microstructural Studies of (111) Au/Ni Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-135-C7-142. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Stresses in Metallic Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-125-C7-134. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des contraintes résiduelles par diffractométrie X des couches biphasées. Application au cas de la cémentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bloquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dürr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-211-C4-217. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des contraintes par diffractométrie X dans le cas d'alliages métalliques polyphasés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hadmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mabelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sprauel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-219-C4-230. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of metals by high energy excimer laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Inglesakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C4), pp.C4-69-C4-72. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of metal surfaces irradiated by a long-pulse KrF excimer laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Inglesakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laser Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6 (3), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2351/1.4745350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribologie : approches scientifiques et applications industrielles. Actes des 24e Journées Internationales Francophones de Tribologie (JIFT 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montmitonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 226 p., 2013, 978-2-35671-037-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8 Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yaméogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Lodini; Thierry Baudin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement synchrotron, rayons X et neutrons au service des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.477-648, 2020, 978-2-7598-0863-2. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-0863-2-011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical nitriding of heat treatable steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochemical Surface Engineering of Steels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.J Mittemeijer &amp; M.A.J Somers, pp.392-411, 2014, 9780857095923. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9780857096524.3.392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de réalisation de pièces, notamment de pièces de révolution allongées, par usinage d'une barre maintenue fixe en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2972670 B1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse des contraintes résiduelles de nitruration. Étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Arts et Métiers ParisTech, 1992. English. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00005978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Barrallier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pr. Laurent BARRALLIER</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7684-6625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061650323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218226684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-9912-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 HDR of Lille University (Diploma for supervising doctoral research)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 PhD of Arts et Métiers, Institute of Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989 Master in Mechanics and Materials, Sorbonne Paris-North University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988 Master of Engineer in Mechanical Engineering and Industrial Engineering, Arts et Métiers, Institute of Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experiences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020 Director of Master of Science AM2S Advance Manufacturing & Materials Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2018 Head of Mechanics, Material and Surface (MMS) Team of the MSMP Laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2018 Head of Mechanics, Surfaces and Materials Processing Laboratory (MSMP), Arts et Métiers, Institute of Technology Aix-en-Provence, Châlons-en-Champagne, Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2004 Full Professor for Materials and Mechanical Engineering, Arts et Métiers, Institute of Technology Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2013 Head of MécaSurf Laboratory, Arts et Métiers, Institute of Technology Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 Associate Professor, Arts et Métiers, Institute of Technology in Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989-1992 Research Assistant, Arts et Métiers, Institute of Technology in Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Research Fields**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Fields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Residual Stress Analysis (Origin, stability, Measurement using diffraction, texture)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanics of Material</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analysis of properties resulting from manufacturing processes (shot peening, nitriding,..)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical Metallurgy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Behavior of Engineering Materials (Fatigue, Correlation between materials microstructures and fatigue)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical Behavior of Material (Creep, Fracture, Fatigue,…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials : Steel, Titanium, Magnesium, Aluminium alloys, Nucluar Fuel, Metal Matrix Composite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pre strain on magnetic ageing in Fe-Si steels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Kumar Jagannatha Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sruthi Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45, pp.102700. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2026.102700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to relate the presence of structural defects and impurities and their impact on the electrical activity in silicon for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Houam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Périchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 282, pp.113415. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior study at the macroscopic and microscopic scales of carburized austenitic stainless steels using combined in-situ tensile test and high-energy X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fares Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 947, pp.149246. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2025.149246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of shot-peening compaction process on the microstructure and corrosion behavior of an Al multiparticulate coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Eschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guelorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (28), pp.12137-12156. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-025-11122-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress–diffusion coupling. Application to interstitial diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 279, pp.109574. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip identification from HR-DIC/EBSD: Incorporating Crystal Plasticity constitutive laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Depriester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 305, pp.113077. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Calibration Method to Consider Plastic Deformation Influence on X-ray Elastic Constant Based on Peak Width Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewann Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Levieil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met14010062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of the acquisition conditions driving the accuracy of strain measurements during in situ DIC with scanning electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐patrick Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal distortions and structural defects at several scales generated during the growth of silicon contaminated with carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Périchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baruchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 252, pp.118904. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Plasticity simulations of in situ tensile tests: A two-step inverse method for identification of CP parameters, and assessment of CPFEM capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Depriester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.103695. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an image quality criterion to optimize Digital image correlation. Use of an analytical model to optimize acquisition conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 148, pp.107792. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2021.107792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of polycrystals: Coupled in situ DIC-EBSD analysis of pure copper under tensile test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Depriester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.112322. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2022.112322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxidizing and Nitriding parameters on nitrogen concentration of electrical steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182, pp.111529. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2021.111529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of subgrains in directionally solidified cast mono-seeded silicon and their interactions with twin boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 218, pp.110817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Based in Situ Investigation of Silicon Growth Mechanism Dynamics - Application to Grain and Defect Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stamelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.555. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst10070555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Field Measurement of Residual Stresses in Composite Materials Using the Incremental Slitting and Digital Image Correlation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Salehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Rastak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Shokrieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (9), pp.1239-1250. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-020-00640-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Based in Situ Investigation of Silicon Growth Mechanism Dynamics—Application to Grain and Defect Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Stamelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.555. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst10070555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain building and correlation with grain nucleation during silicon growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Model for Hardness and Residual Stress Profiles Prediction for Low-Alloy Nitrided Steel, Based on Nitriding-Induced Tempering Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sidoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTM J. Heat Treatm. Mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (5), pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of gaseous nitriding of steel by lubricant contamination — Effect of in-situ pre-treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 316, pp.59-70. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.01.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la nitruration gazeuse des aciers par une modélisation multiphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements &amp; Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 441, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complementary approach to estimate the internal pressure of fission gas bubbles by SEM-SIMS-EPMA in irradiated nuclear fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zacharie-Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.012002. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/109/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02432835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ investigation of the structural defect generation and evolution during the directional solidification of &amp;lt; 110 &amp;gt; seeded growth Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baruchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Stresses in Modelling Fatigue Lifetime of Gas Nitrided Iron-Based Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Courleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Proceedings, Residual Stresses 2016: ICRS-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781945291173-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementite Residual Stress Analysis in Gas-nitrided Low Alloy Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goekjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Proceedings, Residual Stresses 2016: ICRS-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.139-144. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781945291173-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perforation of aluminium alloy thin plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Antoinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.255-267. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2014.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of twinning on the formation of the grain structure of multi-crystalline silicon for photovoltaic applications during directional solidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Tandjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Billia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 418, pp.38-44. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perforation of aluminium alloy thin plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Antoinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.255-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermodynamic and Experimental Study of Low-Alloy Steels After Carbonitriding in a Low-Pressure Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Science and Heat Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7-8), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11041-014-9777-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties, microstructure and crystallographic texture of magnesium AZ91-D alloy welded by Friction Stir Welding (FSW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia Kouadri-Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical properties, microstructure and crystallographic texture of magnesium AZ91-D alloy welded by Friction Stir Welding (FSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45A (11), pp.4983-4996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing tests of in-pile irradiated oxide coated U-Mo/Al-Si dispersed nuclear fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zweifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lamontagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 452 (1-3), pp.533-547. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ageing elasto-viscoplastic model for ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Soulacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermodynamic and experimental study of low-alloy steels after carbonitriding in a low-pressure atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Marray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Science and Heat Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11041-014-9777-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of residual stresses during short time nitriding of 33CrMoV12-9 steel grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 996, pp.544-549. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermodynamic and Experimental Study of Low-Alloy Steels After Carbonitriding in a Low-Pressure Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Science and Heat Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7-8), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11041-014-9777-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of microgeometrical influences on micropitting fatigue damage on 32CrMoV13 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. H. Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.129-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microstructural changes and induced residual stresses on tensile properties of wrought magnesium alloy friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rotinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 551, pp.288-292. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2012.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des contraintes résiduelles dans la couche de diffusion d’un acier modèle Fe-Cr-C nitruré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Somers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements &amp; Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 411, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture evolution in Nd:YAG-laser welds of AZ31 magnesium alloy hot rolled sheets and its influence on mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rotinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528 (4-5), pp.2049-2055. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2010.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of residual stress in the diffusion zone of a model Fe-Cr-C alloy during nitriding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Somers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of heat treatment and materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (3), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/105.110104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Mechanical Properties of AZ91 Magnesium Alloy Welded by Laser Process Taking into Account the Anisotropy Microhardness and Residual Stresses by X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia Kouadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-010-0568-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual stress development during nitriding of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 681, pp.370-373. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulation of magnesium alloys laser beam welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Bessrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Bouhafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 210 (9), pp.1131-1137. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 laser beam welding of AM60 magnesium-based alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Bouhafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Bessrour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laser Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.56-61. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2351/1.3455823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Residual Stresses Development During Nitriding of Steel: Thermochemical and Time Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89-91, pp.256-261. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.89-91.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of laser rapid prototyping by fusion wire deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mocellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (Supplement 1), pp.1095-1098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations and induced volume changes in a nitrided ternary Fe–3%Cr–0.345%C alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (7), pp.2666-2676. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2009.12.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction stir welding of AZ31 magnesium alloy rolled sheets: Influence of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (2), pp.326-334. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2008.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser deposition growth of nanotructured hydroxyapatite/ Ti/TiN/Si multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. N. Mihailescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.105-109. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2006030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron microscopy study of ceramics multilayer coated on metal used for dental crowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Werckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vittori-Antisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2006029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture characterisation of hexagonal metals: Magnesium AZ91 alloy, welded by laser processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia David Kouadri-Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kouadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 429, pp.11 - 17. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2006.03.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of textured pulsed laser deposition and sol-gel growth of thin hydroxyapatite layers on titanium substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. N. Mihailescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 524-525, pp.885-890. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Stresses in Metallic Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-125-C7-134. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Microstructural Studies of (111) Au/Ni Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-135-C7-142. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des contraintes résiduelles par diffractométrie X des couches biphasées. Application au cas de la cémentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bloquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dürr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-211-C4-217. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des contraintes par diffractométrie X dans le cas d'alliages métalliques polyphasés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hadmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mabelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sprauel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-219-C4-230. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of metals by high energy excimer laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Inglesakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C4), pp.C4-69-C4-72. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of metal surfaces irradiated by a long-pulse KrF excimer laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Inglesakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laser Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6 (3), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2351/1.4745350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribologie : approches scientifiques et applications industrielles. Actes des 24e Journées Internationales Francophones de Tribologie (JIFT 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montmitonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 226 p., 2013, 978-2-35671-037-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8 Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yaméogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Lodini; Thierry Baudin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement synchrotron, rayons X et neutrons au service des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.477-648, 2020, 978-2-7598-0863-2. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-0863-2-011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical nitriding of heat treatable steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochemical Surface Engineering of Steels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.J Mittemeijer &amp; M.A.J Somers, pp.392-411, 2014, 9780857095923. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9780857096524.3.392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de réalisation de pièces, notamment de pièces de révolution allongées, par usinage d'une barre maintenue fixe en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2972670 B1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse des contraintes résiduelles de nitruration. Étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Arts et Métiers ParisTech, 1992. English. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00005978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBF630BF"/>
+    <w:nsid w:val="9AC2B070"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-barrallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-6625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061650323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218226684" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9912-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05533954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar Jagannatha Rao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Saleh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Mohan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102700" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Eschard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kubler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barrallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-11122-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Houam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Ouaddah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;richaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113415" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fares Slim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Goulmy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149246" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Germain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jegou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109574" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Depriester" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04462677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewann Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faucheux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levieil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14010062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;patrick Goulmy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guittonneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;gou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Depriester" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goulmy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrallier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103695" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaddah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regula" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reinhart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#233;richaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baruchel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118904" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557026v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J&#233;gou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2021.107792" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guittonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112322" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teodorescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111529" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#232;cle Riberi-B&#233;ridot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tsoutsouva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stamelou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10070555" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169396v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Becker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pihan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsoutsouva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Stamelou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Salehi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Rastak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Shokrieh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kubler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00640-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.035" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidoroff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jegou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.107" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jegou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fallot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02432835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cagna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/109/1/012002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Tsoutsouva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Riberi-B&#233;ridot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.06.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413833v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Weil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courleux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291173-17" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goekjian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291173-24" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167835v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Antoinat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Kubler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Barou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.07.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120975v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Barou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia Kouadri-Henni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272144v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansori" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11041-014-9777-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021884v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zweifel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Valot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamontagne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vermersch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.05.052" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Marray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mansori" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fabre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021798v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Soulacroix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gatt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272191v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.544" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060554v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Fabre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Evans" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. H. Sharif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desvignes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Commin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rotinat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Masse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.05.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413906v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Somers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/105.110104" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059768v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.11.061" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia Kouadri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-010-0568-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.370" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Belhadj" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Bessrour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bouhafs" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2010.02.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.3455823" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326243v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.89-91.256" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333592v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.12.053" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059295v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Arbaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059733v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2008.09.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206066v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrado" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faerber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Mihailescu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2006030" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KBD1TCHN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206064v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Werckmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vittori-Antisari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2006029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q9NK7WJ7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561924v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia David Kouadri-Henni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kouadri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.03.100" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206065v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.885" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254503v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chara&#239;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996715" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D2CC5DEBC157ADCF02AF891AE7043B5BD5C5A7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254502v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996714" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDF5B3D5F58352A4DB537F080B3AFF62D769C269/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254302v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bloquel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#252;rr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996419" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254303v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hadmar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mabelly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sprauel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996420" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A23F2390E76A555775D60ED04520311B43C0842/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252581v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Sarnet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Inglesakis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autric" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994413" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C0985E7D886071C4C90F714EC607355A46B7D69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844165v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4745350" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826650v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03445631v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prioul" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-0863-2-011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413824v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857096524.3.392" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147360v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005978v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-barrallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-6625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061650323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218226684" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9912-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05533954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar Jagannatha Rao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Saleh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Mohan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102700" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Houam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Ouaddah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;richaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113415" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fares Slim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Goulmy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Eschard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kubler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barrallier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-11122-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Germain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jegou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109574" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Depriester" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04462677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewann Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faucheux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levieil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14010062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;patrick Goulmy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guittonneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;gou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaddah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regula" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reinhart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#233;richaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baruchel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Depriester" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goulmy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrallier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557026v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J&#233;gou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2021.107792" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guittonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112322" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teodorescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111529" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169396v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Becker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pihan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#232;cle Riberi-B&#233;ridot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tsoutsouva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stamelou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10070555" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Salehi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Rastak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Shokrieh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kubler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00640-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsoutsouva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Stamelou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.035" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidoroff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jegou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.107" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jegou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fallot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02432835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cagna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/109/1/012002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Tsoutsouva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Riberi-B&#233;ridot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.06.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413833v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Weil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courleux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291173-17" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goekjian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291173-24" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167835v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Antoinat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Kubler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Barou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.07.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120975v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Barou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272144v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansori" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11041-014-9777-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175970v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia Kouadri-Henni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021884v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zweifel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Valot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamontagne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vermersch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.05.052" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Soulacroix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gatt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Marray" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mansori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fabre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064006v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.544" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272191v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060554v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Fabre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Evans" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. H. Sharif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desvignes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Commin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rotinat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Masse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.05.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Somers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.11.061" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/105.110104" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia Kouadri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-010-0568-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.370" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Belhadj" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Bessrour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bouhafs" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2010.02.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.3455823" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326243v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.89-91.256" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059295v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Arbaoui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333592v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.12.053" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059733v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2008.09.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206066v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrado" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faerber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Mihailescu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2006030" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KBD1TCHN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206064v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Werckmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vittori-Antisari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2006029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q9NK7WJ7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561924v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia David Kouadri-Henni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kouadri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.03.100" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206065v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.885" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254502v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chara&#239;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996714" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDF5B3D5F58352A4DB537F080B3AFF62D769C269/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996715" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D2CC5DEBC157ADCF02AF891AE7043B5BD5C5A7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254302v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bloquel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#252;rr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996419" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254303v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hadmar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mabelly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sprauel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996420" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A23F2390E76A555775D60ED04520311B43C0842/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252581v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Sarnet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Inglesakis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autric" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994413" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C0985E7D886071C4C90F714EC607355A46B7D69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844165v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4745350" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826650v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03445631v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prioul" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-0863-2-011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413824v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857096524.3.392" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147360v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005978v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>