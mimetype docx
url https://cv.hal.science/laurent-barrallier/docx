--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Barrallier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pr. Laurent BARRALLIER</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7684-6625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061650323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218226684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-9912-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 HDR of Lille University (Diploma for supervising doctoral research)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 PhD of Arts et Métiers, Institute of Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989 Master in Mechanics and Materials, Sorbonne Paris-North University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988 Master of Engineer in Mechanical Engineering and Industrial Engineering, Arts et Métiers, Institute of Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experiences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020 Director of Master of Science AM2S Advance Manufacturing & Materials Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2018 Head of Mechanics, Material and Surface (MMS) Team of the MSMP Laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2018 Head of Mechanics, Surfaces and Materials Processing Laboratory (MSMP), Arts et Métiers, Institute of Technology Aix-en-Provence, Châlons-en-Champagne, Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2004 Full Professor for Materials and Mechanical Engineering, Arts et Métiers, Institute of Technology Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2013 Head of MécaSurf Laboratory, Arts et Métiers, Institute of Technology Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 Associate Professor, Arts et Métiers, Institute of Technology in Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989-1992 Research Assistant, Arts et Métiers, Institute of Technology in Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Research Fields**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Fields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Residual Stress Analysis (Origin, stability, Measurement using diffraction, texture)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanics of Material</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analysis of properties resulting from manufacturing processes (shot peening, nitriding,..)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical Metallurgy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Behavior of Engineering Materials (Fatigue, Correlation between materials microstructures and fatigue)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical Behavior of Material (Creep, Fracture, Fatigue,…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials : Steel, Titanium, Magnesium, Aluminium alloys, Nucluar Fuel, Metal Matrix Composite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pre strain on magnetic ageing in Fe-Si steels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Kumar Jagannatha Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sruthi Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45, pp.102700. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2026.102700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to relate the presence of structural defects and impurities and their impact on the electrical activity in silicon for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Houam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Périchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 282, pp.113415. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior study at the macroscopic and microscopic scales of carburized austenitic stainless steels using combined in-situ tensile test and high-energy X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fares Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 947, pp.149246. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2025.149246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of shot-peening compaction process on the microstructure and corrosion behavior of an Al multiparticulate coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Eschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guelorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (28), pp.12137-12156. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-025-11122-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress–diffusion coupling. Application to interstitial diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 279, pp.109574. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip identification from HR-DIC/EBSD: Incorporating Crystal Plasticity constitutive laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Depriester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 305, pp.113077. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Calibration Method to Consider Plastic Deformation Influence on X-ray Elastic Constant Based on Peak Width Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewann Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Levieil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met14010062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of the acquisition conditions driving the accuracy of strain measurements during in situ DIC with scanning electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐patrick Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal distortions and structural defects at several scales generated during the growth of silicon contaminated with carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Périchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baruchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 252, pp.118904. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Plasticity simulations of in situ tensile tests: A two-step inverse method for identification of CP parameters, and assessment of CPFEM capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Depriester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.103695. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an image quality criterion to optimize Digital image correlation. Use of an analytical model to optimize acquisition conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 148, pp.107792. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2021.107792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of polycrystals: Coupled in situ DIC-EBSD analysis of pure copper under tensile test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Depriester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.112322. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2022.112322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxidizing and Nitriding parameters on nitrogen concentration of electrical steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182, pp.111529. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2021.111529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of subgrains in directionally solidified cast mono-seeded silicon and their interactions with twin boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 218, pp.110817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Based in Situ Investigation of Silicon Growth Mechanism Dynamics - Application to Grain and Defect Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stamelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.555. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst10070555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Field Measurement of Residual Stresses in Composite Materials Using the Incremental Slitting and Digital Image Correlation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Salehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Rastak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Shokrieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (9), pp.1239-1250. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-020-00640-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Based in Situ Investigation of Silicon Growth Mechanism Dynamics—Application to Grain and Defect Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Stamelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.555. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst10070555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain building and correlation with grain nucleation during silicon growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Model for Hardness and Residual Stress Profiles Prediction for Low-Alloy Nitrided Steel, Based on Nitriding-Induced Tempering Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sidoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTM J. Heat Treatm. Mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (5), pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of gaseous nitriding of steel by lubricant contamination — Effect of in-situ pre-treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 316, pp.59-70. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.01.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la nitruration gazeuse des aciers par une modélisation multiphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements &amp; Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 441, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complementary approach to estimate the internal pressure of fission gas bubbles by SEM-SIMS-EPMA in irradiated nuclear fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zacharie-Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.012002. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/109/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02432835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ investigation of the structural defect generation and evolution during the directional solidification of &amp;lt; 110 &amp;gt; seeded growth Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baruchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Stresses in Modelling Fatigue Lifetime of Gas Nitrided Iron-Based Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Courleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Proceedings, Residual Stresses 2016: ICRS-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781945291173-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementite Residual Stress Analysis in Gas-nitrided Low Alloy Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goekjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Proceedings, Residual Stresses 2016: ICRS-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.139-144. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781945291173-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perforation of aluminium alloy thin plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Antoinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.255-267. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2014.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of twinning on the formation of the grain structure of multi-crystalline silicon for photovoltaic applications during directional solidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Tandjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Billia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 418, pp.38-44. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perforation of aluminium alloy thin plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Antoinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.255-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermodynamic and Experimental Study of Low-Alloy Steels After Carbonitriding in a Low-Pressure Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Science and Heat Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7-8), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11041-014-9777-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties, microstructure and crystallographic texture of magnesium AZ91-D alloy welded by Friction Stir Welding (FSW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia Kouadri-Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical properties, microstructure and crystallographic texture of magnesium AZ91-D alloy welded by Friction Stir Welding (FSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45A (11), pp.4983-4996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing tests of in-pile irradiated oxide coated U-Mo/Al-Si dispersed nuclear fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zweifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lamontagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 452 (1-3), pp.533-547. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ageing elasto-viscoplastic model for ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Soulacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermodynamic and experimental study of low-alloy steels after carbonitriding in a low-pressure atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Marray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Science and Heat Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11041-014-9777-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of residual stresses during short time nitriding of 33CrMoV12-9 steel grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 996, pp.544-549. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermodynamic and Experimental Study of Low-Alloy Steels After Carbonitriding in a Low-Pressure Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Science and Heat Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7-8), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11041-014-9777-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of microgeometrical influences on micropitting fatigue damage on 32CrMoV13 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. H. Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.129-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microstructural changes and induced residual stresses on tensile properties of wrought magnesium alloy friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rotinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 551, pp.288-292. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2012.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des contraintes résiduelles dans la couche de diffusion d’un acier modèle Fe-Cr-C nitruré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Somers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements &amp; Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 411, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture evolution in Nd:YAG-laser welds of AZ31 magnesium alloy hot rolled sheets and its influence on mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rotinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528 (4-5), pp.2049-2055. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2010.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of residual stress in the diffusion zone of a model Fe-Cr-C alloy during nitriding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Somers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of heat treatment and materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (3), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/105.110104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Mechanical Properties of AZ91 Magnesium Alloy Welded by Laser Process Taking into Account the Anisotropy Microhardness and Residual Stresses by X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia Kouadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-010-0568-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual stress development during nitriding of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 681, pp.370-373. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulation of magnesium alloys laser beam welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Bessrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Bouhafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 210 (9), pp.1131-1137. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 laser beam welding of AM60 magnesium-based alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Bouhafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Bessrour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laser Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.56-61. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2351/1.3455823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Residual Stresses Development During Nitriding of Steel: Thermochemical and Time Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89-91, pp.256-261. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.89-91.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of laser rapid prototyping by fusion wire deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mocellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (Supplement 1), pp.1095-1098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations and induced volume changes in a nitrided ternary Fe–3%Cr–0.345%C alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (7), pp.2666-2676. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2009.12.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction stir welding of AZ31 magnesium alloy rolled sheets: Influence of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (2), pp.326-334. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2008.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser deposition growth of nanotructured hydroxyapatite/ Ti/TiN/Si multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. N. Mihailescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.105-109. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2006030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron microscopy study of ceramics multilayer coated on metal used for dental crowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Werckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vittori-Antisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2006029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture characterisation of hexagonal metals: Magnesium AZ91 alloy, welded by laser processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia David Kouadri-Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kouadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 429, pp.11 - 17. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2006.03.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of textured pulsed laser deposition and sol-gel growth of thin hydroxyapatite layers on titanium substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. N. Mihailescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 524-525, pp.885-890. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Stresses in Metallic Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-125-C7-134. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Microstructural Studies of (111) Au/Ni Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-135-C7-142. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des contraintes résiduelles par diffractométrie X des couches biphasées. Application au cas de la cémentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bloquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dürr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-211-C4-217. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des contraintes par diffractométrie X dans le cas d'alliages métalliques polyphasés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hadmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mabelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sprauel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-219-C4-230. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of metals by high energy excimer laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Inglesakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C4), pp.C4-69-C4-72. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of metal surfaces irradiated by a long-pulse KrF excimer laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Inglesakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laser Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6 (3), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2351/1.4745350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribologie : approches scientifiques et applications industrielles. Actes des 24e Journées Internationales Francophones de Tribologie (JIFT 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montmitonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 226 p., 2013, 978-2-35671-037-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8 Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yaméogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Lodini; Thierry Baudin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement synchrotron, rayons X et neutrons au service des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.477-648, 2020, 978-2-7598-0863-2. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-0863-2-011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical nitriding of heat treatable steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochemical Surface Engineering of Steels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.J Mittemeijer &amp; M.A.J Somers, pp.392-411, 2014, 9780857095923. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9780857096524.3.392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de réalisation de pièces, notamment de pièces de révolution allongées, par usinage d'une barre maintenue fixe en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2972670 B1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse des contraintes résiduelles de nitruration. Étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Arts et Métiers ParisTech, 1992. English. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00005978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Barrallier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pr. Laurent BARRALLIER</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7684-6625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061650323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218226684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-9912-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 HDR of Lille University (Diploma for supervising doctoral research)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 PhD of Arts et Métiers, Institute of Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989 Master in Mechanics and Materials, Sorbonne Paris-North University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988 Master of Engineer in Mechanical Engineering and Industrial Engineering, Arts et Métiers, Institute of Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experiences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020 Director of Master of Science AM2S Advance Manufacturing & Materials Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2018 Head of Mechanics, Material and Surface (MMS) Team of the MSMP Laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2018 Head of Mechanics, Surfaces and Materials Processing Laboratory (MSMP), Arts et Métiers, Institute of Technology Aix-en-Provence, Châlons-en-Champagne, Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2004 Full Professor for Materials and Mechanical Engineering, Arts et Métiers, Institute of Technology Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2013 Head of MécaSurf Laboratory, Arts et Métiers, Institute of Technology Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 Associate Professor, Arts et Métiers, Institute of Technology in Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989-1992 Research Assistant, Arts et Métiers, Institute of Technology in Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Research Fields**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Fields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Residual Stress Analysis (Origin, stability, Measurement using diffraction, texture)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanics of Material</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analysis of properties resulting from manufacturing processes (shot peening, nitriding,..)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical Metallurgy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Behavior of Engineering Materials (Fatigue, Correlation between materials microstructures and fatigue)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical Behavior of Material (Creep, Fracture, Fatigue,…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials : Steel, Titanium, Magnesium, Aluminium alloys, Nucluar Fuel, Metal Matrix Composite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pre strain on magnetic ageing in Fe-Si steels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Kumar Jagannatha Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sruthi Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45, pp.102700. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2026.102700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to relate the presence of structural defects and impurities and their impact on the electrical activity in silicon for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Houam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Périchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 282, pp.113415. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior study at the macroscopic and microscopic scales of carburized austenitic stainless steels using combined in-situ tensile test and high-energy X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fares Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 947, pp.149246. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2025.149246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of shot-peening compaction process on the microstructure and corrosion behavior of an Al multiparticulate coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Eschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guelorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (28), pp.12137-12156. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-025-11122-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress–diffusion coupling. Application to interstitial diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 279, pp.109574. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip identification from HR-DIC/EBSD: Incorporating Crystal Plasticity constitutive laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Depriester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 305, pp.113077. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Calibration Method to Consider Plastic Deformation Influence on X-ray Elastic Constant Based on Peak Width Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewann Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Levieil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met14010062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of the acquisition conditions driving the accuracy of strain measurements during in situ DIC with scanning electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐patrick Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Plasticity simulations of in situ tensile tests: A two-step inverse method for identification of CP parameters, and assessment of CPFEM capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Depriester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.103695. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal distortions and structural defects at several scales generated during the growth of silicon contaminated with carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Périchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baruchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 252, pp.118904. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an image quality criterion to optimize Digital image correlation. Use of an analytical model to optimize acquisition conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 148, pp.107792. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2021.107792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of polycrystals: Coupled in situ DIC-EBSD analysis of pure copper under tensile test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Depriester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.112322. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2022.112322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxidizing and Nitriding parameters on nitrogen concentration of electrical steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182, pp.111529. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2021.111529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of subgrains in directionally solidified cast mono-seeded silicon and their interactions with twin boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 218, pp.110817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Based in Situ Investigation of Silicon Growth Mechanism Dynamics - Application to Grain and Defect Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stamelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.555. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst10070555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Field Measurement of Residual Stresses in Composite Materials Using the Incremental Slitting and Digital Image Correlation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Salehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Rastak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Shokrieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (9), pp.1239-1250. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-020-00640-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Based in Situ Investigation of Silicon Growth Mechanism Dynamics—Application to Grain and Defect Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Stamelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.555. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst10070555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain building and correlation with grain nucleation during silicon growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Model for Hardness and Residual Stress Profiles Prediction for Low-Alloy Nitrided Steel, Based on Nitriding-Induced Tempering Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sidoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTM J. Heat Treatm. Mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (5), pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of gaseous nitriding of steel by lubricant contamination — Effect of in-situ pre-treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 316, pp.59-70. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.01.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la nitruration gazeuse des aciers par une modélisation multiphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements &amp; Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 441, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complementary approach to estimate the internal pressure of fission gas bubbles by SEM-SIMS-EPMA in irradiated nuclear fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zacharie-Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.012002. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/109/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02432835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ investigation of the structural defect generation and evolution during the directional solidification of &amp;lt; 110 &amp;gt; seeded growth Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baruchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementite Residual Stress Analysis in Gas-nitrided Low Alloy Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goekjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Proceedings, Residual Stresses 2016: ICRS-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.139-144. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781945291173-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Stresses in Modelling Fatigue Lifetime of Gas Nitrided Iron-Based Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Courleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Proceedings, Residual Stresses 2016: ICRS-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781945291173-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perforation of aluminium alloy thin plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Antoinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.255-267. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2014.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of twinning on the formation of the grain structure of multi-crystalline silicon for photovoltaic applications during directional solidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Tandjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Billia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 418, pp.38-44. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perforation of aluminium alloy thin plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Antoinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.255-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties, microstructure and crystallographic texture of magnesium AZ91-D alloy welded by Friction Stir Welding (FSW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia Kouadri-Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical properties, microstructure and crystallographic texture of magnesium AZ91-D alloy welded by Friction Stir Welding (FSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45A (11), pp.4983-4996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermodynamic and Experimental Study of Low-Alloy Steels After Carbonitriding in a Low-Pressure Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Science and Heat Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7-8), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11041-014-9777-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing tests of in-pile irradiated oxide coated U-Mo/Al-Si dispersed nuclear fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zweifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lamontagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 452 (1-3), pp.533-547. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ageing elasto-viscoplastic model for ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Soulacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermodynamic and experimental study of low-alloy steels after carbonitriding in a low-pressure atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Marray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Science and Heat Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11041-014-9777-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermodynamic and Experimental Study of Low-Alloy Steels After Carbonitriding in a Low-Pressure Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Science and Heat Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7-8), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11041-014-9777-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of residual stresses during short time nitriding of 33CrMoV12-9 steel grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 996, pp.544-549. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of microgeometrical influences on micropitting fatigue damage on 32CrMoV13 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. H. Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.129-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microstructural changes and induced residual stresses on tensile properties of wrought magnesium alloy friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rotinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 551, pp.288-292. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2012.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of residual stress in the diffusion zone of a model Fe-Cr-C alloy during nitriding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Somers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of heat treatment and materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (3), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/105.110104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture evolution in Nd:YAG-laser welds of AZ31 magnesium alloy hot rolled sheets and its influence on mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rotinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528 (4-5), pp.2049-2055. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2010.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des contraintes résiduelles dans la couche de diffusion d’un acier modèle Fe-Cr-C nitruré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Somers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements &amp; Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 411, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual stress development during nitriding of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 681, pp.370-373. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Mechanical Properties of AZ91 Magnesium Alloy Welded by Laser Process Taking into Account the Anisotropy Microhardness and Residual Stresses by X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia Kouadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-010-0568-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulation of magnesium alloys laser beam welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Bessrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Bouhafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 210 (9), pp.1131-1137. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 laser beam welding of AM60 magnesium-based alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Bouhafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Bessrour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laser Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.56-61. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2351/1.3455823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Residual Stresses Development During Nitriding of Steel: Thermochemical and Time Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89-91, pp.256-261. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.89-91.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of laser rapid prototyping by fusion wire deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mocellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (Supplement 1), pp.1095-1098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations and induced volume changes in a nitrided ternary Fe–3%Cr–0.345%C alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (7), pp.2666-2676. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2009.12.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction stir welding of AZ31 magnesium alloy rolled sheets: Influence of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (2), pp.326-334. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2008.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser deposition growth of nanotructured hydroxyapatite/ Ti/TiN/Si multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. N. Mihailescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.105-109. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2006030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron microscopy study of ceramics multilayer coated on metal used for dental crowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Werckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vittori-Antisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2006029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture characterisation of hexagonal metals: Magnesium AZ91 alloy, welded by laser processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia David Kouadri-Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kouadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 429, pp.11 - 17. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2006.03.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of textured pulsed laser deposition and sol-gel growth of thin hydroxyapatite layers on titanium substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. N. Mihailescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 524-525, pp.885-890. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Microstructural Studies of (111) Au/Ni Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-135-C7-142. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Stresses in Metallic Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-125-C7-134. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des contraintes résiduelles par diffractométrie X des couches biphasées. Application au cas de la cémentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bloquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dürr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-211-C4-217. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des contraintes par diffractométrie X dans le cas d'alliages métalliques polyphasés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hadmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mabelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sprauel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-219-C4-230. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of metals by high energy excimer laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Inglesakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C4), pp.C4-69-C4-72. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of metal surfaces irradiated by a long-pulse KrF excimer laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Inglesakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laser Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6 (3), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2351/1.4745350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribologie : approches scientifiques et applications industrielles. Actes des 24e Journées Internationales Francophones de Tribologie (JIFT 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montmitonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 226 p., 2013, 978-2-35671-037-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8 Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yaméogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Lodini; Thierry Baudin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement synchrotron, rayons X et neutrons au service des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.477-648, 2020, 978-2-7598-0863-2. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-0863-2-011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical nitriding of heat treatable steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochemical Surface Engineering of Steels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.J Mittemeijer &amp; M.A.J Somers, pp.392-411, 2014, 9780857095923. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9780857096524.3.392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de réalisation de pièces, notamment de pièces de révolution allongées, par usinage d'une barre maintenue fixe en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2972670 B1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse des contraintes résiduelles de nitruration. Étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Arts et Métiers ParisTech, 1992. English. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00005978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AC2B070"/>
+    <w:nsid w:val="4FB13707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-barrallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-6625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061650323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218226684" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9912-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05533954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar Jagannatha Rao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Saleh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Mohan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102700" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Houam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Ouaddah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;richaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113415" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fares Slim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Goulmy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Eschard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kubler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barrallier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-11122-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Germain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jegou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109574" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Depriester" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04462677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewann Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faucheux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levieil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14010062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;patrick Goulmy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guittonneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;gou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaddah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regula" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reinhart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#233;richaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baruchel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Depriester" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goulmy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrallier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557026v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J&#233;gou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2021.107792" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guittonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112322" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teodorescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111529" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169396v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Becker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pihan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#232;cle Riberi-B&#233;ridot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tsoutsouva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stamelou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10070555" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Salehi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Rastak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Shokrieh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kubler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00640-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsoutsouva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Stamelou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.035" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidoroff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jegou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.107" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jegou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fallot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02432835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cagna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/109/1/012002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Tsoutsouva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Riberi-B&#233;ridot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.06.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413833v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Weil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courleux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291173-17" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goekjian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291173-24" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167835v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Antoinat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Kubler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Barou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.07.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120975v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Barou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272144v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansori" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11041-014-9777-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175970v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia Kouadri-Henni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021884v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zweifel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Valot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamontagne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vermersch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.05.052" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Soulacroix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gatt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Marray" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mansori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fabre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064006v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.544" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272191v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060554v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Fabre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Evans" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. H. Sharif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desvignes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Commin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rotinat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Masse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.05.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Somers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.11.061" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/105.110104" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia Kouadri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-010-0568-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.370" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Belhadj" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Bessrour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bouhafs" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2010.02.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.3455823" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326243v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.89-91.256" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059295v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Arbaoui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333592v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.12.053" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059733v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2008.09.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206066v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrado" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faerber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Mihailescu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2006030" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KBD1TCHN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206064v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Werckmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vittori-Antisari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2006029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q9NK7WJ7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561924v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia David Kouadri-Henni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kouadri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.03.100" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206065v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.885" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254502v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chara&#239;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996714" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDF5B3D5F58352A4DB537F080B3AFF62D769C269/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996715" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D2CC5DEBC157ADCF02AF891AE7043B5BD5C5A7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254302v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bloquel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#252;rr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996419" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254303v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hadmar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mabelly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sprauel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996420" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A23F2390E76A555775D60ED04520311B43C0842/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252581v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Sarnet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Inglesakis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autric" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994413" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C0985E7D886071C4C90F714EC607355A46B7D69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844165v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4745350" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826650v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03445631v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prioul" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-0863-2-011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413824v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857096524.3.392" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147360v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005978v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-barrallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-6625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061650323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218226684" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9912-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05533954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar Jagannatha Rao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Saleh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Mohan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102700" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Houam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Ouaddah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;richaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113415" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fares Slim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Goulmy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Eschard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kubler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barrallier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-11122-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Germain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jegou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109574" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Depriester" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04462677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewann Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faucheux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levieil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14010062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;patrick Goulmy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guittonneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;gou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Depriester" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goulmy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrallier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103695" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaddah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regula" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reinhart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#233;richaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baruchel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118904" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557026v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J&#233;gou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2021.107792" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guittonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112322" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teodorescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111529" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169396v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Becker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pihan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#232;cle Riberi-B&#233;ridot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tsoutsouva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stamelou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10070555" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Salehi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Rastak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Shokrieh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kubler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00640-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsoutsouva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Stamelou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.035" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidoroff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jegou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.107" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jegou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fallot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02432835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cagna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/109/1/012002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Tsoutsouva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Riberi-B&#233;ridot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.06.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413875v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goekjian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291173-24" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413833v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Weil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courleux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291173-17" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167835v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Antoinat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Kubler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Barou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.07.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120975v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Barou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia Kouadri-Henni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272144v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansori" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11041-014-9777-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021884v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zweifel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Valot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamontagne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vermersch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.05.052" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Soulacroix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gatt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Marray" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mansori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fabre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272191v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.544" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060554v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Fabre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Evans" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. H. Sharif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desvignes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Commin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rotinat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Masse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.05.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413906v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Somers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/105.110104" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059768v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.11.061" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331336v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.370" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561178v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia Kouadri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-010-0568-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Belhadj" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Bessrour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bouhafs" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2010.02.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.3455823" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326243v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.89-91.256" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059295v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Arbaoui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333592v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.12.053" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059733v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2008.09.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206066v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrado" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faerber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Mihailescu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2006030" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KBD1TCHN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206064v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Werckmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vittori-Antisari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2006029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q9NK7WJ7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561924v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia David Kouadri-Henni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kouadri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.03.100" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206065v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.885" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254503v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chara&#239;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996715" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D2CC5DEBC157ADCF02AF891AE7043B5BD5C5A7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254502v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996714" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDF5B3D5F58352A4DB537F080B3AFF62D769C269/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254302v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bloquel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#252;rr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996419" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254303v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hadmar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mabelly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sprauel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996420" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A23F2390E76A555775D60ED04520311B43C0842/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252581v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Sarnet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Inglesakis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autric" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994413" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C0985E7D886071C4C90F714EC607355A46B7D69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844165v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4745350" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826650v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03445631v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prioul" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-0863-2-011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413824v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857096524.3.392" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147360v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005978v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>