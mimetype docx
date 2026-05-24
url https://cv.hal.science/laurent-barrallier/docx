--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Barrallier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pr. Laurent BARRALLIER</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7684-6625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061650323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218226684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-9912-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 HDR of Lille University (Diploma for supervising doctoral research)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 PhD of Arts et Métiers, Institute of Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989 Master in Mechanics and Materials, Sorbonne Paris-North University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988 Master of Engineer in Mechanical Engineering and Industrial Engineering, Arts et Métiers, Institute of Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experiences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020 Director of Master of Science AM2S Advance Manufacturing & Materials Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2018 Head of Mechanics, Material and Surface (MMS) Team of the MSMP Laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2018 Head of Mechanics, Surfaces and Materials Processing Laboratory (MSMP), Arts et Métiers, Institute of Technology Aix-en-Provence, Châlons-en-Champagne, Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2004 Full Professor for Materials and Mechanical Engineering, Arts et Métiers, Institute of Technology Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2013 Head of MécaSurf Laboratory, Arts et Métiers, Institute of Technology Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 Associate Professor, Arts et Métiers, Institute of Technology in Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989-1992 Research Assistant, Arts et Métiers, Institute of Technology in Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Research Fields**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Fields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Residual Stress Analysis (Origin, stability, Measurement using diffraction, texture)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanics of Material</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analysis of properties resulting from manufacturing processes (shot peening, nitriding,..)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical Metallurgy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Behavior of Engineering Materials (Fatigue, Correlation between materials microstructures and fatigue)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical Behavior of Material (Creep, Fracture, Fatigue,…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials : Steel, Titanium, Magnesium, Aluminium alloys, Nucluar Fuel, Metal Matrix Composite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pre strain on magnetic ageing in Fe-Si steels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Kumar Jagannatha Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sruthi Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45, pp.102700. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2026.102700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to relate the presence of structural defects and impurities and their impact on the electrical activity in silicon for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Houam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Périchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 282, pp.113415. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior study at the macroscopic and microscopic scales of carburized austenitic stainless steels using combined in-situ tensile test and high-energy X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fares Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 947, pp.149246. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2025.149246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of shot-peening compaction process on the microstructure and corrosion behavior of an Al multiparticulate coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Eschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guelorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (28), pp.12137-12156. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-025-11122-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress–diffusion coupling. Application to interstitial diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 279, pp.109574. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip identification from HR-DIC/EBSD: Incorporating Crystal Plasticity constitutive laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Depriester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 305, pp.113077. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Calibration Method to Consider Plastic Deformation Influence on X-ray Elastic Constant Based on Peak Width Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewann Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Levieil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met14010062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of the acquisition conditions driving the accuracy of strain measurements during in situ DIC with scanning electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐patrick Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Plasticity simulations of in situ tensile tests: A two-step inverse method for identification of CP parameters, and assessment of CPFEM capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Depriester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.103695. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal distortions and structural defects at several scales generated during the growth of silicon contaminated with carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Périchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baruchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 252, pp.118904. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an image quality criterion to optimize Digital image correlation. Use of an analytical model to optimize acquisition conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 148, pp.107792. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2021.107792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of polycrystals: Coupled in situ DIC-EBSD analysis of pure copper under tensile test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Depriester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.112322. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2022.112322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxidizing and Nitriding parameters on nitrogen concentration of electrical steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182, pp.111529. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2021.111529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of subgrains in directionally solidified cast mono-seeded silicon and their interactions with twin boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 218, pp.110817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Based in Situ Investigation of Silicon Growth Mechanism Dynamics - Application to Grain and Defect Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stamelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.555. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst10070555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Field Measurement of Residual Stresses in Composite Materials Using the Incremental Slitting and Digital Image Correlation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Salehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Rastak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Shokrieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (9), pp.1239-1250. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-020-00640-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Based in Situ Investigation of Silicon Growth Mechanism Dynamics—Application to Grain and Defect Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Stamelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.555. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst10070555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain building and correlation with grain nucleation during silicon growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Model for Hardness and Residual Stress Profiles Prediction for Low-Alloy Nitrided Steel, Based on Nitriding-Induced Tempering Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sidoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTM J. Heat Treatm. Mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (5), pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of gaseous nitriding of steel by lubricant contamination — Effect of in-situ pre-treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 316, pp.59-70. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.01.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la nitruration gazeuse des aciers par une modélisation multiphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements &amp; Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 441, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complementary approach to estimate the internal pressure of fission gas bubbles by SEM-SIMS-EPMA in irradiated nuclear fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zacharie-Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.012002. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/109/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02432835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ investigation of the structural defect generation and evolution during the directional solidification of &amp;lt; 110 &amp;gt; seeded growth Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baruchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementite Residual Stress Analysis in Gas-nitrided Low Alloy Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goekjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Proceedings, Residual Stresses 2016: ICRS-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.139-144. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781945291173-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Stresses in Modelling Fatigue Lifetime of Gas Nitrided Iron-Based Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Courleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Proceedings, Residual Stresses 2016: ICRS-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781945291173-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perforation of aluminium alloy thin plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Antoinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.255-267. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2014.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of twinning on the formation of the grain structure of multi-crystalline silicon for photovoltaic applications during directional solidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Tandjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Billia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 418, pp.38-44. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perforation of aluminium alloy thin plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Antoinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.255-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties, microstructure and crystallographic texture of magnesium AZ91-D alloy welded by Friction Stir Welding (FSW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia Kouadri-Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical properties, microstructure and crystallographic texture of magnesium AZ91-D alloy welded by Friction Stir Welding (FSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45A (11), pp.4983-4996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermodynamic and Experimental Study of Low-Alloy Steels After Carbonitriding in a Low-Pressure Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Science and Heat Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7-8), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11041-014-9777-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing tests of in-pile irradiated oxide coated U-Mo/Al-Si dispersed nuclear fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zweifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lamontagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 452 (1-3), pp.533-547. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ageing elasto-viscoplastic model for ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Soulacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermodynamic and experimental study of low-alloy steels after carbonitriding in a low-pressure atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Marray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Science and Heat Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11041-014-9777-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermodynamic and Experimental Study of Low-Alloy Steels After Carbonitriding in a Low-Pressure Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Science and Heat Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7-8), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11041-014-9777-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of residual stresses during short time nitriding of 33CrMoV12-9 steel grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 996, pp.544-549. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of microgeometrical influences on micropitting fatigue damage on 32CrMoV13 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. H. Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.129-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microstructural changes and induced residual stresses on tensile properties of wrought magnesium alloy friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rotinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 551, pp.288-292. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2012.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of residual stress in the diffusion zone of a model Fe-Cr-C alloy during nitriding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Somers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of heat treatment and materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (3), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/105.110104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture evolution in Nd:YAG-laser welds of AZ31 magnesium alloy hot rolled sheets and its influence on mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rotinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528 (4-5), pp.2049-2055. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2010.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des contraintes résiduelles dans la couche de diffusion d’un acier modèle Fe-Cr-C nitruré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Somers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements &amp; Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 411, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual stress development during nitriding of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 681, pp.370-373. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Mechanical Properties of AZ91 Magnesium Alloy Welded by Laser Process Taking into Account the Anisotropy Microhardness and Residual Stresses by X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia Kouadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-010-0568-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulation of magnesium alloys laser beam welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Bessrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Bouhafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 210 (9), pp.1131-1137. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 laser beam welding of AM60 magnesium-based alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Bouhafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Bessrour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laser Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.56-61. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2351/1.3455823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Residual Stresses Development During Nitriding of Steel: Thermochemical and Time Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89-91, pp.256-261. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.89-91.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of laser rapid prototyping by fusion wire deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mocellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (Supplement 1), pp.1095-1098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations and induced volume changes in a nitrided ternary Fe–3%Cr–0.345%C alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (7), pp.2666-2676. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2009.12.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction stir welding of AZ31 magnesium alloy rolled sheets: Influence of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (2), pp.326-334. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2008.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser deposition growth of nanotructured hydroxyapatite/ Ti/TiN/Si multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. N. Mihailescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.105-109. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2006030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron microscopy study of ceramics multilayer coated on metal used for dental crowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Werckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vittori-Antisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2006029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture characterisation of hexagonal metals: Magnesium AZ91 alloy, welded by laser processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia David Kouadri-Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kouadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 429, pp.11 - 17. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2006.03.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of textured pulsed laser deposition and sol-gel growth of thin hydroxyapatite layers on titanium substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. N. Mihailescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 524-525, pp.885-890. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Microstructural Studies of (111) Au/Ni Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-135-C7-142. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Stresses in Metallic Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-125-C7-134. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des contraintes résiduelles par diffractométrie X des couches biphasées. Application au cas de la cémentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bloquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dürr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-211-C4-217. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des contraintes par diffractométrie X dans le cas d'alliages métalliques polyphasés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hadmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mabelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sprauel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-219-C4-230. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of metals by high energy excimer laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Inglesakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C4), pp.C4-69-C4-72. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of metal surfaces irradiated by a long-pulse KrF excimer laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Inglesakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laser Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6 (3), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2351/1.4745350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribologie : approches scientifiques et applications industrielles. Actes des 24e Journées Internationales Francophones de Tribologie (JIFT 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montmitonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 226 p., 2013, 978-2-35671-037-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8 Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yaméogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Lodini; Thierry Baudin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement synchrotron, rayons X et neutrons au service des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.477-648, 2020, 978-2-7598-0863-2. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-0863-2-011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical nitriding of heat treatable steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochemical Surface Engineering of Steels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.J Mittemeijer &amp; M.A.J Somers, pp.392-411, 2014, 9780857095923. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9780857096524.3.392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de réalisation de pièces, notamment de pièces de révolution allongées, par usinage d'une barre maintenue fixe en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2972670 B1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse des contraintes résiduelles de nitruration. Étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Arts et Métiers ParisTech, 1992. English. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00005978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Barrallier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pr. Laurent BARRALLIER</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7684-6625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061650323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218226684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-9912-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 HDR of Lille University (Diploma for supervising doctoral research)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 PhD of Arts et Métiers, Institute of Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989 Master in Mechanics and Materials, Sorbonne Paris-North University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988 Master of Engineer in Mechanical Engineering and Industrial Engineering, Arts et Métiers, Institute of Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experiences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020 Director of Master of Science AM2S Advance Manufacturing & Materials Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2018 Head of Mechanics, Material and Surface (MMS) Team of the MSMP Laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2018 Head of Mechanics, Surfaces and Materials Processing Laboratory (MSMP), Arts et Métiers, Institute of Technology Aix-en-Provence, Châlons-en-Champagne, Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2004 Full Professor for Materials and Mechanical Engineering, Arts et Métiers, Institute of Technology Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2013 Head of MécaSurf Laboratory, Arts et Métiers, Institute of Technology Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 Associate Professor, Arts et Métiers, Institute of Technology in Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989-1992 Research Assistant, Arts et Métiers, Institute of Technology in Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Research Fields**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Fields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Residual Stress Analysis (Origin, stability, Measurement using diffraction, texture)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanics of Material</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analysis of properties resulting from manufacturing processes (shot peening, nitriding,..)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical Metallurgy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Behavior of Engineering Materials (Fatigue, Correlation between materials microstructures and fatigue)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical Behavior of Material (Creep, Fracture, Fatigue,…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials : Steel, Titanium, Magnesium, Aluminium alloys, Nucluar Fuel, Metal Matrix Composite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pre strain on magnetic ageing in Fe-Si steels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Kumar Jagannatha Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sruthi Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45, pp.102700. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2026.102700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to relate the presence of structural defects and impurities and their impact on the electrical activity in silicon for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Houam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Périchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 282, pp.113415. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior study at the macroscopic and microscopic scales of carburized austenitic stainless steels using combined in-situ tensile test and high-energy X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fares Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 947, pp.149246. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2025.149246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of shot-peening compaction process on the microstructure and corrosion behavior of an Al multiparticulate coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Eschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guelorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (28), pp.12137-12156. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-025-11122-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress–diffusion coupling. Application to interstitial diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 279, pp.109574. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip identification from HR-DIC/EBSD: Incorporating Crystal Plasticity constitutive laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Depriester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 305, pp.113077. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Calibration Method to Consider Plastic Deformation Influence on X-ray Elastic Constant Based on Peak Width Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewann Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Levieil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met14010062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal distortions and structural defects at several scales generated during the growth of silicon contaminated with carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Périchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baruchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 252, pp.118904. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Plasticity simulations of in situ tensile tests: A two-step inverse method for identification of CP parameters, and assessment of CPFEM capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Depriester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.103695. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of the acquisition conditions driving the accuracy of strain measurements during in situ DIC with scanning electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐patrick Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an image quality criterion to optimize Digital image correlation. Use of an analytical model to optimize acquisition conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 148, pp.107792. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2021.107792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of polycrystals: Coupled in situ DIC-EBSD analysis of pure copper under tensile test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goulmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Depriester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.112322. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2022.112322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxidizing and Nitriding parameters on nitrogen concentration of electrical steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182, pp.111529. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2021.111529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of subgrains in directionally solidified cast mono-seeded silicon and their interactions with twin boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 218, pp.110817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Based in Situ Investigation of Silicon Growth Mechanism Dynamics - Application to Grain and Defect Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stamelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.555. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst10070555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Field Measurement of Residual Stresses in Composite Materials Using the Incremental Slitting and Digital Image Correlation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Salehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Rastak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Shokrieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (9), pp.1239-1250. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-020-00640-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Based in Situ Investigation of Silicon Growth Mechanism Dynamics—Application to Grain and Defect Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Ouaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Stamelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.555. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst10070555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain building and correlation with grain nucleation during silicon growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Model for Hardness and Residual Stress Profiles Prediction for Low-Alloy Nitrided Steel, Based on Nitriding-Induced Tempering Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sidoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTM J. Heat Treatm. Mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (5), pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of gaseous nitriding of steel by lubricant contamination — Effect of in-situ pre-treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 316, pp.59-70. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.01.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la nitruration gazeuse des aciers par une modélisation multiphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements &amp; Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 441, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complementary approach to estimate the internal pressure of fission gas bubbles by SEM-SIMS-EPMA in irradiated nuclear fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zacharie-Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.012002. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/109/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02432835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ investigation of the structural defect generation and evolution during the directional solidification of &amp;lt; 110 &amp;gt; seeded growth Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Tsoutsouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baruchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementite Residual Stress Analysis in Gas-nitrided Low Alloy Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goekjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Proceedings, Residual Stresses 2016: ICRS-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.139-144. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781945291173-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Stresses in Modelling Fatigue Lifetime of Gas Nitrided Iron-Based Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Courleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Proceedings, Residual Stresses 2016: ICRS-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781945291173-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perforation of aluminium alloy thin plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Antoinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.255-267. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2014.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of twinning on the formation of the grain structure of multi-crystalline silicon for photovoltaic applications during directional solidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Riberi-Béridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Tandjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Billia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 418, pp.38-44. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perforation of aluminium alloy thin plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Antoinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.255-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermodynamic and Experimental Study of Low-Alloy Steels After Carbonitriding in a Low-Pressure Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Science and Heat Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7-8), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11041-014-9777-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties, microstructure and crystallographic texture of magnesium AZ91-D alloy welded by Friction Stir Welding (FSW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia Kouadri-Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical properties, microstructure and crystallographic texture of magnesium AZ91-D alloy welded by Friction Stir Welding (FSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45A (11), pp.4983-4996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing tests of in-pile irradiated oxide coated U-Mo/Al-Si dispersed nuclear fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zweifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lamontagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 452 (1-3), pp.533-547. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ageing elasto-viscoplastic model for ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Soulacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermodynamic and experimental study of low-alloy steels after carbonitriding in a low-pressure atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Marray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Science and Heat Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11041-014-9777-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermodynamic and Experimental Study of Low-Alloy Steels After Carbonitriding in a Low-Pressure Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Science and Heat Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7-8), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11041-014-9777-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of residual stresses during short time nitriding of 33CrMoV12-9 steel grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 996, pp.544-549. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of microgeometrical influences on micropitting fatigue damage on 32CrMoV13 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. H. Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.129-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microstructural changes and induced residual stresses on tensile properties of wrought magnesium alloy friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rotinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 551, pp.288-292. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2012.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of residual stress in the diffusion zone of a model Fe-Cr-C alloy during nitriding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Somers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of heat treatment and materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (3), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/105.110104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des contraintes résiduelles dans la couche de diffusion d’un acier modèle Fe-Cr-C nitruré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Somers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements &amp; Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 411, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture evolution in Nd:YAG-laser welds of AZ31 magnesium alloy hot rolled sheets and its influence on mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rotinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528 (4-5), pp.2049-2055. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2010.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual stress development during nitriding of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 681, pp.370-373. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Mechanical Properties of AZ91 Magnesium Alloy Welded by Laser Process Taking into Account the Anisotropy Microhardness and Residual Stresses by X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia Kouadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-010-0568-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 laser beam welding of AM60 magnesium-based alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Bouhafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Bessrour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laser Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.56-61. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2351/1.3455823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulation of magnesium alloys laser beam welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Bessrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Bouhafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 210 (9), pp.1131-1137. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Residual Stresses Development During Nitriding of Steel: Thermochemical and Time Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89-91, pp.256-261. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.89-91.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of laser rapid prototyping by fusion wire deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mocellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (Supplement 1), pp.1095-1098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations and induced volume changes in a nitrided ternary Fe–3%Cr–0.345%C alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (7), pp.2666-2676. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2009.12.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction stir welding of AZ31 magnesium alloy rolled sheets: Influence of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (2), pp.326-334. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2008.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser deposition growth of nanotructured hydroxyapatite/ Ti/TiN/Si multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. N. Mihailescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.105-109. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2006030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron microscopy study of ceramics multilayer coated on metal used for dental crowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Werckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vittori-Antisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2006029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture characterisation of hexagonal metals: Magnesium AZ91 alloy, welded by laser processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia David Kouadri-Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kouadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 429, pp.11 - 17. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2006.03.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of textured pulsed laser deposition and sol-gel growth of thin hydroxyapatite layers on titanium substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. N. Mihailescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 524-525, pp.885-890. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des contraintes résiduelles par diffractométrie X des couches biphasées. Application au cas de la cémentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bloquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dürr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-211-C4-217. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Microstructural Studies of (111) Au/Ni Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-135-C7-142. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Stresses in Metallic Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-125-C7-134. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des contraintes par diffractométrie X dans le cas d'alliages métalliques polyphasés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hadmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mabelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sprauel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-219-C4-230. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of metals by high energy excimer laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Inglesakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C4), pp.C4-69-C4-72. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of metal surfaces irradiated by a long-pulse KrF excimer laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Sarnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Inglesakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laser Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6 (3), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2351/1.4745350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribologie : approches scientifiques et applications industrielles. Actes des 24e Journées Internationales Francophones de Tribologie (JIFT 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montmitonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 226 p., 2013, 978-2-35671-037-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8 Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yaméogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Lodini; Thierry Baudin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement synchrotron, rayons X et neutrons au service des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.477-648, 2020, 978-2-7598-0863-2. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-0863-2-011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical nitriding of heat treatable steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochemical Surface Engineering of Steels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.J Mittemeijer &amp; M.A.J Somers, pp.392-411, 2014, 9780857095923. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9780857096524.3.392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de réalisation de pièces, notamment de pièces de révolution allongées, par usinage d'une barre maintenue fixe en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2972670 B1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse des contraintes résiduelles de nitruration. Étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barrallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Arts et Métiers ParisTech, 1992. English. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00005978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId272"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FB13707"/>
+    <w:nsid w:val="83F477BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-barrallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-6625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061650323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218226684" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9912-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05533954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar Jagannatha Rao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Saleh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Mohan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102700" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Houam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Ouaddah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;richaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113415" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fares Slim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Goulmy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Eschard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kubler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barrallier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-11122-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Germain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jegou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109574" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Depriester" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04462677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewann Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faucheux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levieil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14010062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;patrick Goulmy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guittonneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;gou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Depriester" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goulmy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrallier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103695" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaddah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regula" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reinhart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#233;richaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baruchel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118904" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557026v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J&#233;gou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2021.107792" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guittonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112322" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teodorescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111529" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169396v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Becker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pihan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#232;cle Riberi-B&#233;ridot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tsoutsouva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stamelou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10070555" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Salehi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Rastak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Shokrieh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kubler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00640-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsoutsouva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Stamelou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.035" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidoroff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jegou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.107" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jegou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fallot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02432835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cagna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/109/1/012002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Tsoutsouva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Riberi-B&#233;ridot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.06.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413875v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goekjian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291173-24" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413833v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Weil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courleux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291173-17" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167835v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Antoinat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Kubler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Barou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.07.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120975v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Barou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia Kouadri-Henni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272144v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansori" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11041-014-9777-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021884v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zweifel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Valot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamontagne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vermersch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.05.052" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Soulacroix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gatt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Marray" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mansori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fabre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272191v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.544" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060554v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Fabre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Evans" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. H. Sharif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desvignes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Commin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rotinat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Masse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.05.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413906v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Somers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/105.110104" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059768v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.11.061" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331336v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.370" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561178v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia Kouadri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-010-0568-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Belhadj" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Bessrour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bouhafs" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2010.02.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.3455823" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326243v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.89-91.256" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059295v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Arbaoui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333592v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.12.053" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059733v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2008.09.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206066v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrado" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faerber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Mihailescu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2006030" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KBD1TCHN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206064v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Werckmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vittori-Antisari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2006029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q9NK7WJ7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561924v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia David Kouadri-Henni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kouadri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.03.100" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206065v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.885" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254503v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chara&#239;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996715" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D2CC5DEBC157ADCF02AF891AE7043B5BD5C5A7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254502v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996714" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDF5B3D5F58352A4DB537F080B3AFF62D769C269/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254302v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bloquel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#252;rr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996419" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254303v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hadmar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mabelly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sprauel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996420" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A23F2390E76A555775D60ED04520311B43C0842/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252581v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Sarnet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Inglesakis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autric" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994413" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C0985E7D886071C4C90F714EC607355A46B7D69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844165v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4745350" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826650v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03445631v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prioul" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-0863-2-011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413824v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857096524.3.392" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147360v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005978v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-barrallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-6625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061650323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218226684" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9912-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05533954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar Jagannatha Rao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Saleh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Mohan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102700" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Houam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Ouaddah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;richaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113415" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fares Slim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Goulmy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Eschard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kubler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Kubler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barrallier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-11122-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Germain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jegou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109574" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Depriester" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04462677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewann Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faucheux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levieil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14010062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaddah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regula" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reinhart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#233;richaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baruchel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118904" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Depriester" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goulmy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrallier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103695" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;patrick Goulmy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guittonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;gou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557026v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J&#233;gou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2021.107792" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guittonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112322" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teodorescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111529" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169396v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Becker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pihan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#232;cle Riberi-B&#233;ridot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tsoutsouva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stamelou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10070555" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Salehi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Rastak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Shokrieh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kubler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00640-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsoutsouva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Stamelou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.035" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidoroff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jegou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.107" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jegou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fallot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02432835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cagna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/109/1/012002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Tsoutsouva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Riberi-B&#233;ridot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.06.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413875v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goekjian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291173-24" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413833v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Weil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courleux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291173-17" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167835v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Antoinat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Barou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.07.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120975v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302191v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Barou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272144v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marray" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansori" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11041-014-9777-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia Kouadri-Henni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zweifel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Valot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamontagne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vermersch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.05.052" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021798v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Soulacroix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gatt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486761v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Marray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mansori" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fabre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064006v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.544" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060554v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Fabre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Evans" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. H. Sharif" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desvignes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059258v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Commin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rotinat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Masse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.05.021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413906v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Somers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/105.110104" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059768v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.11.061" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331336v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.370" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561178v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia Kouadri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-010-0568-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059744v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Belhadj" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bouhafs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Bessrour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.3455823" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059759v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2010.02.023" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326243v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.89-91.256" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059295v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Arbaoui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333592v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.12.053" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2008.09.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206066v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrado" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faerber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Mihailescu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2006030" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KBD1TCHN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206064v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Werckmann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vittori-Antisari" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2006029" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q9NK7WJ7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561924v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia David Kouadri-Henni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kouadri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.03.100" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206065v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.885" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254302v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bloquel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#252;rr" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996419" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254503v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chara&#239;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996715" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D2CC5DEBC157ADCF02AF891AE7043B5BD5C5A7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254502v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996714" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDF5B3D5F58352A4DB537F080B3AFF62D769C269/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254303v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hadmar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mabelly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sprauel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996420" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A23F2390E76A555775D60ED04520311B43C0842/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252581v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Sarnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Inglesakis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autric" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994413" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C0985E7D886071C4C90F714EC607355A46B7D69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844165v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4745350" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826650v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03445631v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prioul" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-0863-2-011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413824v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857096524.3.392" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147360v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005978v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>